--- v0 (2025-11-14)
+++ v1 (2026-05-14)
@@ -1,4277 +1,4305 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
+  <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="5F0C892C" w14:textId="77777777" w:rsidR="00261FB8" w:rsidRDefault="00261FB8" w:rsidP="00261FB8">
+    <w:p w14:paraId="14C7CCDE" w14:textId="77777777" w:rsidR="00F7239D" w:rsidRDefault="00F7239D" w:rsidP="00261FB8">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="36"/>
           <w:u w:val="single"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00261FB8">
+    </w:p>
+    <w:p w14:paraId="5651BE4E" w14:textId="77777777" w:rsidR="00F7239D" w:rsidRDefault="00F7239D" w:rsidP="00261FB8">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="36"/>
           <w:u w:val="single"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
-        <w:t xml:space="preserve">ACTA </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00E5515D">
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5F0C892C" w14:textId="500B2330" w:rsidR="00261FB8" w:rsidRDefault="0065014D" w:rsidP="00261FB8">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="36"/>
           <w:u w:val="single"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="36"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00261FB8" w:rsidRPr="00261FB8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="36"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ACTA </w:t>
+      </w:r>
+      <w:r w:rsidR="00E5515D">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="36"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
         <w:t>ELECCIONES</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="18A8C906" w14:textId="77777777" w:rsidR="005B40A1" w:rsidRDefault="005B40A1" w:rsidP="005B40A1">
+    <w:p w14:paraId="7EF75384" w14:textId="77777777" w:rsidR="00E97270" w:rsidRDefault="00E97270" w:rsidP="00B4539F">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           <w:i/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="62DA0EA9" w14:textId="77777777" w:rsidR="005B40A1" w:rsidRDefault="00261FB8" w:rsidP="005B40A1">
+    <w:p w14:paraId="1BF5E691" w14:textId="0CCECE3D" w:rsidR="00F70AE8" w:rsidRDefault="00261FB8" w:rsidP="00F6035A">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
-          <w:i/>
-[...6 lines deleted...]
-          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB0011">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:iCs/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t>En Tocopilla</w:t>
       </w:r>
-      <w:r w:rsidR="00E5515D">
-[...2 lines deleted...]
-          <w:i/>
+      <w:r w:rsidR="00E5515D" w:rsidRPr="00CB0011">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:iCs/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidR="00B06026">
-[...2 lines deleted...]
-          <w:i/>
+      <w:r w:rsidR="00B06026" w:rsidRPr="00CB0011">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:iCs/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> con fecha</w:t>
       </w:r>
-      <w:r w:rsidR="000755D2">
-[...10 lines deleted...]
-          <w:i/>
+      <w:r w:rsidR="00555FF5">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:iCs/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00C01935">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:u w:val="single"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>_______________________</w:t>
+      </w:r>
+      <w:r w:rsidR="007E3616" w:rsidRPr="00CB0011">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:iCs/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidR="00B06026">
-[...2 lines deleted...]
-          <w:i/>
+      <w:r w:rsidR="00B06026" w:rsidRPr="00CB0011">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:iCs/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> se realiza</w:t>
       </w:r>
-      <w:r w:rsidR="00E5515D">
-[...2 lines deleted...]
-          <w:i/>
+      <w:r w:rsidR="00E5515D" w:rsidRPr="00CB0011">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:iCs/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> el proceso </w:t>
       </w:r>
-      <w:r w:rsidR="007E3616">
-[...2 lines deleted...]
-          <w:i/>
+      <w:r w:rsidR="007E3616" w:rsidRPr="00CB0011">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:iCs/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t>eleccionario</w:t>
       </w:r>
-      <w:r w:rsidR="00B06026">
-[...5 lines deleted...]
-        <w:t xml:space="preserve"> de la </w:t>
+      <w:r w:rsidR="00B06026" w:rsidRPr="00CB0011">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:iCs/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de la Organizaci</w:t>
+      </w:r>
+      <w:r w:rsidR="007B0B9D" w:rsidRPr="00CB0011">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:iCs/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ón </w:t>
+      </w:r>
+      <w:r w:rsidR="00451C15" w:rsidRPr="00CB0011">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:iCs/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>Funcional</w:t>
+      </w:r>
+      <w:r w:rsidR="007B0B9D" w:rsidRPr="00CB0011">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:iCs/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Denominada</w:t>
+      </w:r>
+      <w:r w:rsidR="00555FF5">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:iCs/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2FAB7545" w14:textId="77777777" w:rsidR="005B40A1" w:rsidRDefault="005B40A1" w:rsidP="005B40A1">
+    <w:p w14:paraId="6BFC1290" w14:textId="2B87E937" w:rsidR="00555FF5" w:rsidRPr="00555FF5" w:rsidRDefault="00C01935" w:rsidP="00F6035A">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
-          <w:i/>
-[...2 lines deleted...]
-      </w:pPr>
+          <w:b/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:u w:val="single"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:u w:val="single"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>______________________________________________________________________________________________</w:t>
+      </w:r>
+      <w:r w:rsidR="00F6035A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:u w:val="single"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>______________________</w:t>
+      </w:r>
+      <w:r w:rsidR="00555FF5" w:rsidRPr="00555FF5">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:u w:val="single"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="4A0C0ED2" w14:textId="62714D32" w:rsidR="005B40A1" w:rsidRDefault="00B06026" w:rsidP="005B40A1">
+    <w:p w14:paraId="06C235D2" w14:textId="77777777" w:rsidR="00555FF5" w:rsidRDefault="00555FF5" w:rsidP="00B06026">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:iCs/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="714BFCCA" w14:textId="4D4FBAE8" w:rsidR="00E97270" w:rsidRPr="00CB0011" w:rsidRDefault="00E5515D" w:rsidP="00F6035A">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
-          <w:i/>
-[...33 lines deleted...]
-        <w:t xml:space="preserve"> Denominada </w:t>
+          <w:iCs/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB0011">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:iCs/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">para </w:t>
+      </w:r>
+      <w:r w:rsidR="007E3616" w:rsidRPr="00CB0011">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:iCs/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>definir</w:t>
+      </w:r>
+      <w:r w:rsidR="00B06026" w:rsidRPr="00CB0011">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:iCs/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> la nueva directiva</w:t>
+      </w:r>
+      <w:r w:rsidR="007B0B9D" w:rsidRPr="00CB0011">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:iCs/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00B06026" w:rsidRPr="00CB0011">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:iCs/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0AD9A384" w14:textId="77777777" w:rsidR="005B40A1" w:rsidRDefault="005B40A1" w:rsidP="005B40A1">
+    <w:p w14:paraId="0B2DCBBF" w14:textId="77777777" w:rsidR="00B06026" w:rsidRPr="00CB0011" w:rsidRDefault="00A72D77" w:rsidP="00B06026">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
-          <w:i/>
-[...2 lines deleted...]
-      </w:pPr>
+          <w:iCs/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB0011">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:iCs/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="1BF5E691" w14:textId="4BA16CD9" w:rsidR="00F70AE8" w:rsidRDefault="000755D2" w:rsidP="005B40A1">
+    <w:p w14:paraId="76EE0353" w14:textId="77777777" w:rsidR="00B06026" w:rsidRPr="00CB0011" w:rsidRDefault="00B06026" w:rsidP="00B06026">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
-          <w:i/>
-[...17 lines deleted...]
-        <w:t>_____________________________________________</w:t>
+          <w:iCs/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB0011">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:iCs/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Quien obtuvo la primera mayoría de votos es indiscutiblemente </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB0011">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:b/>
+          <w:iCs/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>presidente (a)</w:t>
+      </w:r>
+      <w:r w:rsidR="006308D3" w:rsidRPr="00CB0011">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:b/>
+          <w:iCs/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="006308D3" w:rsidRPr="00CB0011">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:iCs/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> quedando en el cargo:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1A1F0C1A" w14:textId="77777777" w:rsidR="005B40A1" w:rsidRDefault="005B40A1" w:rsidP="005B40A1">
+    <w:p w14:paraId="2402760C" w14:textId="77777777" w:rsidR="00B06026" w:rsidRPr="00CB0011" w:rsidRDefault="00B06026" w:rsidP="00B06026">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
-          <w:i/>
+          <w:iCs/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="714BFCCA" w14:textId="7F772DA5" w:rsidR="00E97270" w:rsidRPr="00465043" w:rsidRDefault="00E5515D" w:rsidP="005B40A1">
+    <w:p w14:paraId="0D777D9C" w14:textId="7398D7FD" w:rsidR="00B06026" w:rsidRPr="00F7239D" w:rsidRDefault="006308D3" w:rsidP="00B06026">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
-          <w:i/>
-[...39 lines deleted...]
-          <w:lang w:val="es-ES"/>
+          <w:iCs/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F7239D">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:iCs/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>Sr. (a)</w:t>
+      </w:r>
+      <w:r w:rsidR="00374B6F" w:rsidRPr="00F7239D">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:iCs/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F7239D">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:iCs/>
+          <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:r w:rsidR="00C01935" w:rsidRPr="00F7239D">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:u w:val="single"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>__________________________________</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="0B2DCBBF" w14:textId="77777777" w:rsidR="00B06026" w:rsidRDefault="00A72D77" w:rsidP="00B06026">
+    <w:p w14:paraId="3C1A7595" w14:textId="77777777" w:rsidR="006308D3" w:rsidRPr="00F7239D" w:rsidRDefault="006308D3" w:rsidP="00B06026">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
-          <w:i/>
-[...10 lines deleted...]
-      </w:r>
+          <w:iCs/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:p w14:paraId="3980061C" w14:textId="77777777" w:rsidR="005B40A1" w:rsidRDefault="005B40A1" w:rsidP="00B06026">
+    <w:p w14:paraId="309816C1" w14:textId="13286A2B" w:rsidR="006308D3" w:rsidRPr="00F7239D" w:rsidRDefault="006308D3" w:rsidP="5B44A1E5">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
-          <w:i/>
-[...2 lines deleted...]
-      </w:pPr>
+          <w:b/>
+          <w:bCs/>
+          <w:u w:val="single"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="25471E92">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">RUT </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="25471E92">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="000A261B" w:rsidRPr="25471E92">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="25471E92">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="25471E92">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00C01935" w:rsidRPr="25471E92">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:u w:val="single"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>_______________________________</w:t>
+      </w:r>
+      <w:r w:rsidR="00555FF5" w:rsidRPr="25471E92">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="25471E92">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>Teléfono</w:t>
+      </w:r>
+      <w:r w:rsidR="00555FF5" w:rsidRPr="25471E92">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidR="00C01935" w:rsidRPr="25471E92">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:u w:val="single"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>__________________________</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="76EE0353" w14:textId="27E93AC3" w:rsidR="00B06026" w:rsidRDefault="00B06026" w:rsidP="00B06026">
+    <w:p w14:paraId="4168E5C5" w14:textId="77777777" w:rsidR="00C01935" w:rsidRPr="00F7239D" w:rsidRDefault="00C01935" w:rsidP="00B06026">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
-          <w:i/>
-[...36 lines deleted...]
-      </w:r>
+          <w:iCs/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:p w14:paraId="2402760C" w14:textId="77777777" w:rsidR="00B06026" w:rsidRDefault="00B06026" w:rsidP="00B06026">
+    <w:p w14:paraId="55ADB8DD" w14:textId="28FB024A" w:rsidR="006308D3" w:rsidRPr="00F7239D" w:rsidRDefault="006308D3" w:rsidP="00B06026">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
-          <w:i/>
-[...2 lines deleted...]
-      </w:pPr>
+          <w:b/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:u w:val="single"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00F7239D">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:iCs/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>Domicilio</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00374B6F" w:rsidRPr="00F7239D">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:iCs/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F7239D">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:iCs/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00C01935" w:rsidRPr="00F7239D">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:u w:val="single"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>_____________________________________________________________</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="0D777D9C" w14:textId="4E3B0182" w:rsidR="00B06026" w:rsidRDefault="006308D3" w:rsidP="00B06026">
+    <w:p w14:paraId="4D9C57E7" w14:textId="77777777" w:rsidR="00474B76" w:rsidRPr="00F7239D" w:rsidRDefault="00474B76" w:rsidP="00B06026">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
-          <w:i/>
-[...14 lines deleted...]
-          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1B4553A3" w14:textId="6A664EE0" w:rsidR="00345FAB" w:rsidRPr="00CB0011" w:rsidRDefault="00345FAB" w:rsidP="00374B6F">
+      <w:pPr>
+        <w:rPr>
+          <w:iCs/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A602CC">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:iCs/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>Correo electrónico</w:t>
+      </w:r>
+      <w:r w:rsidR="00374B6F" w:rsidRPr="00A602CC">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:iCs/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
-      <w:r w:rsidRPr="006308D3">
-[...2 lines deleted...]
-          <w:i/>
+      <w:r w:rsidR="00497F12" w:rsidRPr="00CB0011">
+        <w:rPr>
+          <w:iCs/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="000755D2">
-[...13 lines deleted...]
-        <w:t>______________________________________</w:t>
+      <w:r w:rsidR="00C01935" w:rsidRPr="00A602CC">
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>_________________________</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3C1A7595" w14:textId="77777777" w:rsidR="006308D3" w:rsidRPr="006308D3" w:rsidRDefault="006308D3" w:rsidP="00B06026">
+    <w:p w14:paraId="4DA6515B" w14:textId="77777777" w:rsidR="006308D3" w:rsidRPr="00CB0011" w:rsidRDefault="006308D3" w:rsidP="00B06026">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
-          <w:i/>
+          <w:iCs/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5E1D9989" w14:textId="5FD965C3" w:rsidR="006308D3" w:rsidRDefault="006308D3" w:rsidP="00B06026">
+    <w:p w14:paraId="008BF24B" w14:textId="77777777" w:rsidR="006308D3" w:rsidRPr="00CB0011" w:rsidRDefault="006308D3" w:rsidP="00B06026">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
-          <w:i/>
-[...83 lines deleted...]
-        <w:t>_______________________________</w:t>
+          <w:iCs/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB0011">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:iCs/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>Distribuyendo los restantes cargos</w:t>
+      </w:r>
+      <w:r w:rsidR="00B64AEC" w:rsidRPr="00CB0011">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:iCs/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, según acuerdo de las partes, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB0011">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:iCs/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">en el siguiente orden:  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="309816C1" w14:textId="77777777" w:rsidR="006308D3" w:rsidRPr="006308D3" w:rsidRDefault="006308D3" w:rsidP="00B06026">
+    <w:p w14:paraId="13DADFBF" w14:textId="77777777" w:rsidR="00366E43" w:rsidRPr="00CB0011" w:rsidRDefault="00366E43" w:rsidP="00B06026">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
-          <w:i/>
-[...61 lines deleted...]
-          <w:i/>
           <w:iCs/>
-          <w:lang w:val="es-ES"/>
-[...99 lines deleted...]
-          <w:i/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="Tablaconcuadrcula"/>
-[...493 lines deleted...]
-        <w:tblStyle w:val="Tablaconcuadrcula"/>
+        <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1242"/>
+        <w:gridCol w:w="1454"/>
+        <w:gridCol w:w="3107"/>
+        <w:gridCol w:w="1643"/>
+        <w:gridCol w:w="2121"/>
+        <w:gridCol w:w="1389"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="000E24F4" w:rsidRPr="00CB0011" w14:paraId="6A3EF9B3" w14:textId="77777777" w:rsidTr="00555FF5">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1454" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4EC65437" w14:textId="77777777" w:rsidR="000E24F4" w:rsidRPr="00CB0011" w:rsidRDefault="000E24F4" w:rsidP="006308D3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:iCs/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB0011">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:iCs/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+              <w:t>CARGO</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3107" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="29999F4E" w14:textId="77777777" w:rsidR="000E24F4" w:rsidRPr="00CB0011" w:rsidRDefault="000E24F4" w:rsidP="006308D3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:iCs/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB0011">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:iCs/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+              <w:t>NOMBRE</w:t>
+            </w:r>
+            <w:r w:rsidR="00366E43" w:rsidRPr="00CB0011">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:iCs/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> COMPLETO</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1643" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="058142EA" w14:textId="77777777" w:rsidR="000E24F4" w:rsidRPr="00CB0011" w:rsidRDefault="006308D3" w:rsidP="006308D3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:iCs/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB0011">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:iCs/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RUT </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2121" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4AF0BABD" w14:textId="77777777" w:rsidR="000E24F4" w:rsidRPr="00CB0011" w:rsidRDefault="000E24F4" w:rsidP="006308D3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:iCs/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB0011">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:iCs/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+              <w:t>D</w:t>
+            </w:r>
+            <w:r w:rsidR="006308D3" w:rsidRPr="00CB0011">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:iCs/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+              <w:t>omicilio</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1389" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1038B330" w14:textId="77777777" w:rsidR="000E24F4" w:rsidRPr="00CB0011" w:rsidRDefault="006308D3" w:rsidP="006308D3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:iCs/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB0011">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:iCs/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+              <w:t>Fono</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="000E24F4" w:rsidRPr="00CB0011" w14:paraId="303924F2" w14:textId="77777777" w:rsidTr="00555FF5">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1454" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0CFE29E3" w14:textId="77777777" w:rsidR="000E24F4" w:rsidRPr="00CB0011" w:rsidRDefault="000E24F4" w:rsidP="0095647C">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:iCs/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB0011">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:iCs/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+              <w:t>S</w:t>
+            </w:r>
+            <w:r w:rsidR="00B64AEC" w:rsidRPr="00CB0011">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:iCs/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+              <w:t>ecretario(a)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0D99A57C" w14:textId="77777777" w:rsidR="000E24F4" w:rsidRPr="00CB0011" w:rsidRDefault="000E24F4" w:rsidP="0095647C">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:iCs/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3107" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5A6E4C7A" w14:textId="77777777" w:rsidR="000E24F4" w:rsidRPr="00555FF5" w:rsidRDefault="000E24F4" w:rsidP="0095647C">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:iCs/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3B684B6C" w14:textId="2532BEB8" w:rsidR="00A46FB1" w:rsidRPr="00555FF5" w:rsidRDefault="00A46FB1" w:rsidP="0095647C">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:iCs/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2B224E85" w14:textId="77777777" w:rsidR="00A46FB1" w:rsidRPr="00555FF5" w:rsidRDefault="00A46FB1" w:rsidP="0095647C">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:iCs/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1643" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="126D4C3F" w14:textId="77777777" w:rsidR="003C74D4" w:rsidRPr="00555FF5" w:rsidRDefault="003C74D4" w:rsidP="0095647C">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:iCs/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5E2B0773" w14:textId="26CB595C" w:rsidR="000E24F4" w:rsidRPr="00555FF5" w:rsidRDefault="000E24F4" w:rsidP="0095647C">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:iCs/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2121" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1831040C" w14:textId="77777777" w:rsidR="003C74D4" w:rsidRPr="00555FF5" w:rsidRDefault="003C74D4" w:rsidP="0095647C">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:iCs/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="559CFA4E" w14:textId="77777777" w:rsidR="00555FF5" w:rsidRDefault="00555FF5" w:rsidP="00C01935">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:iCs/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3C57247C" w14:textId="77777777" w:rsidR="00C01935" w:rsidRDefault="00C01935" w:rsidP="00C01935">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:iCs/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="33C9BD64" w14:textId="0EE589DF" w:rsidR="00C01935" w:rsidRPr="00555FF5" w:rsidRDefault="00C01935" w:rsidP="00C01935">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:iCs/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1389" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3E67107C" w14:textId="77777777" w:rsidR="00555FF5" w:rsidRPr="00555FF5" w:rsidRDefault="00555FF5" w:rsidP="0095647C">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:iCs/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5D736D68" w14:textId="761F6D4E" w:rsidR="000E24F4" w:rsidRPr="00555FF5" w:rsidRDefault="000E24F4" w:rsidP="0095647C">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:iCs/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="000E24F4" w:rsidRPr="00CB0011" w14:paraId="70702D5F" w14:textId="77777777" w:rsidTr="00555FF5">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1454" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1B4B1C8D" w14:textId="77777777" w:rsidR="000E24F4" w:rsidRPr="00CB0011" w:rsidRDefault="00B64AEC" w:rsidP="0095647C">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:iCs/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB0011">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:iCs/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+              <w:t>Tesorero(a)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2B930F63" w14:textId="77777777" w:rsidR="000E24F4" w:rsidRPr="00CB0011" w:rsidRDefault="000E24F4" w:rsidP="0095647C">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:iCs/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3107" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="43C20B5A" w14:textId="77777777" w:rsidR="000E24F4" w:rsidRPr="00555FF5" w:rsidRDefault="000E24F4" w:rsidP="0095647C">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:iCs/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="62CC3FF7" w14:textId="77777777" w:rsidR="00A46FB1" w:rsidRDefault="00A46FB1" w:rsidP="00C01935">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:iCs/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="416FCCE4" w14:textId="77777777" w:rsidR="00C01935" w:rsidRDefault="00C01935" w:rsidP="00C01935">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:iCs/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="23A4CA29" w14:textId="77777777" w:rsidR="00C01935" w:rsidRPr="00555FF5" w:rsidRDefault="00C01935" w:rsidP="00C01935">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:iCs/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1643" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7E08F2FB" w14:textId="77777777" w:rsidR="000E24F4" w:rsidRPr="00555FF5" w:rsidRDefault="000E24F4" w:rsidP="0095647C">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:iCs/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="03EC4863" w14:textId="79142695" w:rsidR="00555FF5" w:rsidRPr="00555FF5" w:rsidRDefault="00555FF5" w:rsidP="0095647C">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:iCs/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2121" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="192158BD" w14:textId="77777777" w:rsidR="000E24F4" w:rsidRPr="00555FF5" w:rsidRDefault="000E24F4" w:rsidP="0095647C">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:iCs/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1AA1A801" w14:textId="15192794" w:rsidR="00555FF5" w:rsidRPr="00555FF5" w:rsidRDefault="00555FF5" w:rsidP="0095647C">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:iCs/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1389" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="591D25A5" w14:textId="77777777" w:rsidR="003C74D4" w:rsidRPr="00555FF5" w:rsidRDefault="003C74D4" w:rsidP="0095647C">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:iCs/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="46B6DE05" w14:textId="01101F94" w:rsidR="000E24F4" w:rsidRPr="00555FF5" w:rsidRDefault="000E24F4" w:rsidP="0095647C">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:iCs/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="2830A29C" w14:textId="2D7A40B8" w:rsidR="00366E43" w:rsidRPr="00CB0011" w:rsidRDefault="00366E43" w:rsidP="0095647C">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:iCs/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="461194C8" w14:textId="77777777" w:rsidR="004F0B09" w:rsidRPr="00CB0011" w:rsidRDefault="004F0B09" w:rsidP="0095647C">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:iCs/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="55571ED8" w14:textId="676622BD" w:rsidR="00366E43" w:rsidRPr="00CB0011" w:rsidRDefault="00B4539F" w:rsidP="00366E43">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:b/>
+          <w:iCs/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB0011">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:b/>
+          <w:iCs/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Los </w:t>
+      </w:r>
+      <w:r w:rsidR="00B64AEC" w:rsidRPr="00CB0011">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:b/>
+          <w:iCs/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidR="00366E43" w:rsidRPr="00CB0011">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:b/>
+          <w:iCs/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">cargos de </w:t>
+      </w:r>
+      <w:r w:rsidR="00A753FA" w:rsidRPr="00CB0011">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:b/>
+          <w:iCs/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>suplentes</w:t>
+      </w:r>
+      <w:r w:rsidR="00B64AEC" w:rsidRPr="00CB0011">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:b/>
+          <w:iCs/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> quedan en el siguiente orden: </w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblInd w:w="-34" w:type="dxa"/>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1276"/>
         <w:gridCol w:w="3544"/>
         <w:gridCol w:w="1559"/>
         <w:gridCol w:w="1701"/>
         <w:gridCol w:w="1442"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00366E43" w14:paraId="02E0D654" w14:textId="77777777" w:rsidTr="00374B6F">
-[...4 lines deleted...]
-          <w:p w14:paraId="0A472894" w14:textId="77777777" w:rsidR="00366E43" w:rsidRDefault="00B64AEC" w:rsidP="00B64AEC">
+      <w:tr w:rsidR="00366E43" w:rsidRPr="00CB0011" w14:paraId="02E0D654" w14:textId="77777777" w:rsidTr="00317D97">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0A472894" w14:textId="77777777" w:rsidR="00366E43" w:rsidRPr="00CB0011" w:rsidRDefault="00B64AEC" w:rsidP="00B64AEC">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
-                <w:i/>
-[...6 lines deleted...]
-                <w:i/>
+                <w:iCs/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB0011">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:iCs/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t>SUPLENTE</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3544" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="66EC5CA7" w14:textId="77777777" w:rsidR="00366E43" w:rsidRDefault="00366E43" w:rsidP="00B64AEC">
+          <w:p w14:paraId="66EC5CA7" w14:textId="77777777" w:rsidR="00366E43" w:rsidRPr="00CB0011" w:rsidRDefault="00366E43" w:rsidP="00B64AEC">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
-                <w:i/>
-[...6 lines deleted...]
-                <w:i/>
+                <w:iCs/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB0011">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:iCs/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t>NOMBRE COMPLETO</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="14AB56ED" w14:textId="77777777" w:rsidR="00366E43" w:rsidRDefault="00B64AEC" w:rsidP="00B64AEC">
+          <w:p w14:paraId="14AB56ED" w14:textId="77777777" w:rsidR="00366E43" w:rsidRPr="00CB0011" w:rsidRDefault="00B64AEC" w:rsidP="00B64AEC">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
-                <w:i/>
-[...6 lines deleted...]
-                <w:i/>
+                <w:iCs/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB0011">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:iCs/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t>RUT</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0C3276ED" w14:textId="77777777" w:rsidR="00366E43" w:rsidRDefault="00366E43" w:rsidP="00B64AEC">
+          <w:p w14:paraId="0C3276ED" w14:textId="77777777" w:rsidR="00366E43" w:rsidRPr="00CB0011" w:rsidRDefault="00366E43" w:rsidP="00B64AEC">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
-                <w:i/>
-[...6 lines deleted...]
-                <w:i/>
+                <w:iCs/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB0011">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:iCs/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t>DOMICILIO</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1442" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="070917C0" w14:textId="77777777" w:rsidR="00366E43" w:rsidRDefault="00B64AEC" w:rsidP="00B64AEC">
+          <w:p w14:paraId="070917C0" w14:textId="77777777" w:rsidR="00366E43" w:rsidRPr="00CB0011" w:rsidRDefault="00B64AEC" w:rsidP="00B64AEC">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
-                <w:i/>
-[...6 lines deleted...]
-                <w:i/>
+                <w:iCs/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB0011">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:iCs/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t>Fono</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00366E43" w14:paraId="0CDD76A8" w14:textId="77777777" w:rsidTr="00374B6F">
-[...4 lines deleted...]
-          <w:p w14:paraId="068B0320" w14:textId="77777777" w:rsidR="00366E43" w:rsidRDefault="00605620" w:rsidP="00B64AEC">
+      <w:tr w:rsidR="00366E43" w:rsidRPr="00CB0011" w14:paraId="0CDD76A8" w14:textId="77777777" w:rsidTr="00317D97">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="068B0320" w14:textId="77777777" w:rsidR="00366E43" w:rsidRPr="00CB0011" w:rsidRDefault="00605620" w:rsidP="00B64AEC">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
-                <w:i/>
-[...6 lines deleted...]
-                <w:i/>
+                <w:iCs/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB0011">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:iCs/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
-            <w:r w:rsidR="00B64AEC">
-[...2 lines deleted...]
-                <w:i/>
+            <w:r w:rsidR="00B64AEC" w:rsidRPr="00CB0011">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:iCs/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t>°</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1E03955B" w14:textId="77777777" w:rsidR="00366E43" w:rsidRDefault="00366E43" w:rsidP="00B64AEC">
+          <w:p w14:paraId="1E03955B" w14:textId="77777777" w:rsidR="00366E43" w:rsidRPr="00CB0011" w:rsidRDefault="00366E43" w:rsidP="00B64AEC">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
-                <w:i/>
+                <w:iCs/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3544" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0A858D68" w14:textId="77777777" w:rsidR="00366E43" w:rsidRDefault="00366E43" w:rsidP="00361966">
+          <w:p w14:paraId="0A858D68" w14:textId="77777777" w:rsidR="00366E43" w:rsidRPr="00555FF5" w:rsidRDefault="00366E43">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
-                <w:i/>
-[...4 lines deleted...]
-          <w:p w14:paraId="389EE343" w14:textId="77777777" w:rsidR="00366E43" w:rsidRDefault="00366E43" w:rsidP="00361966">
+                <w:b/>
+                <w:bCs/>
+                <w:iCs/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="428157A8" w14:textId="77777777" w:rsidR="00366E43" w:rsidRPr="00555FF5" w:rsidRDefault="00366E43" w:rsidP="00C01935">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
-                <w:i/>
-[...4 lines deleted...]
-          <w:p w14:paraId="428157A8" w14:textId="77777777" w:rsidR="00366E43" w:rsidRDefault="00366E43" w:rsidP="00361966">
+                <w:b/>
+                <w:bCs/>
+                <w:iCs/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2759CA57" w14:textId="77777777" w:rsidR="003C74D4" w:rsidRPr="00555FF5" w:rsidRDefault="003C74D4">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
-                <w:i/>
-[...9 lines deleted...]
-          <w:p w14:paraId="2759CA57" w14:textId="77777777" w:rsidR="003C74D4" w:rsidRDefault="003C74D4" w:rsidP="00361966">
+                <w:b/>
+                <w:bCs/>
+                <w:iCs/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="25F1EB6D" w14:textId="77777777" w:rsidR="00366E43" w:rsidRPr="00555FF5" w:rsidRDefault="00366E43">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
-                <w:i/>
-[...4 lines deleted...]
-          <w:p w14:paraId="770CAB75" w14:textId="2A52E289" w:rsidR="00366E43" w:rsidRDefault="00366E43" w:rsidP="00361966">
+                <w:b/>
+                <w:bCs/>
+                <w:iCs/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="770CAB75" w14:textId="629816D4" w:rsidR="00555FF5" w:rsidRPr="00555FF5" w:rsidRDefault="00555FF5">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
-                <w:i/>
+                <w:b/>
+                <w:bCs/>
+                <w:iCs/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2FB98505" w14:textId="77777777" w:rsidR="003C74D4" w:rsidRDefault="003C74D4" w:rsidP="00361966">
+          <w:p w14:paraId="2FB98505" w14:textId="77777777" w:rsidR="003C74D4" w:rsidRPr="00555FF5" w:rsidRDefault="003C74D4">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
-                <w:i/>
-[...4 lines deleted...]
-          <w:p w14:paraId="3C1AA921" w14:textId="7BF81A2A" w:rsidR="00366E43" w:rsidRDefault="00366E43" w:rsidP="00361966">
+                <w:b/>
+                <w:bCs/>
+                <w:iCs/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3C1AA921" w14:textId="7FB0A758" w:rsidR="00555FF5" w:rsidRPr="00555FF5" w:rsidRDefault="00555FF5">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
-                <w:i/>
+                <w:b/>
+                <w:bCs/>
+                <w:iCs/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1442" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="76C9D4E6" w14:textId="77777777" w:rsidR="003C74D4" w:rsidRDefault="003C74D4" w:rsidP="00361966">
+          <w:p w14:paraId="76C9D4E6" w14:textId="77777777" w:rsidR="003C74D4" w:rsidRPr="00555FF5" w:rsidRDefault="003C74D4">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
-                <w:i/>
-[...4 lines deleted...]
-          <w:p w14:paraId="65D73A1E" w14:textId="39D7045E" w:rsidR="00366E43" w:rsidRDefault="00366E43" w:rsidP="00361966">
+                <w:b/>
+                <w:bCs/>
+                <w:iCs/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="11806969" w14:textId="77777777" w:rsidR="00366E43" w:rsidRDefault="00366E43">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
-                <w:i/>
+                <w:b/>
+                <w:bCs/>
+                <w:iCs/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="10419E51" w14:textId="77777777" w:rsidR="00C01935" w:rsidRDefault="00C01935">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:iCs/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="65D73A1E" w14:textId="3710C897" w:rsidR="00C01935" w:rsidRPr="00555FF5" w:rsidRDefault="00C01935">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:iCs/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00366E43" w14:paraId="79405949" w14:textId="77777777" w:rsidTr="00374B6F">
-[...4 lines deleted...]
-          <w:p w14:paraId="271DB1C5" w14:textId="77777777" w:rsidR="00366E43" w:rsidRDefault="00B64AEC" w:rsidP="00B64AEC">
+      <w:tr w:rsidR="00366E43" w:rsidRPr="00CB0011" w14:paraId="79405949" w14:textId="77777777" w:rsidTr="00317D97">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="271DB1C5" w14:textId="77777777" w:rsidR="00366E43" w:rsidRPr="00CB0011" w:rsidRDefault="00B64AEC" w:rsidP="00B64AEC">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
-                <w:i/>
-[...6 lines deleted...]
-                <w:i/>
+                <w:iCs/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB0011">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:iCs/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t>2°</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3544" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3939A8E2" w14:textId="77777777" w:rsidR="00366E43" w:rsidRDefault="00366E43" w:rsidP="00361966">
+          <w:p w14:paraId="3939A8E2" w14:textId="77777777" w:rsidR="00366E43" w:rsidRPr="00555FF5" w:rsidRDefault="00366E43">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
-                <w:i/>
-[...4 lines deleted...]
-          <w:p w14:paraId="431041AB" w14:textId="77777777" w:rsidR="00366E43" w:rsidRDefault="00366E43" w:rsidP="00361966">
+                <w:b/>
+                <w:bCs/>
+                <w:iCs/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="61B42040" w14:textId="77777777" w:rsidR="00366E43" w:rsidRPr="00555FF5" w:rsidRDefault="00366E43" w:rsidP="00C01935">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
-                <w:i/>
-[...4 lines deleted...]
-          <w:p w14:paraId="61B42040" w14:textId="77777777" w:rsidR="00366E43" w:rsidRDefault="00366E43" w:rsidP="00361966">
+                <w:b/>
+                <w:bCs/>
+                <w:iCs/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="75088185" w14:textId="77777777" w:rsidR="003C74D4" w:rsidRPr="00555FF5" w:rsidRDefault="003C74D4">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
-                <w:i/>
-[...9 lines deleted...]
-          <w:p w14:paraId="75088185" w14:textId="77777777" w:rsidR="003C74D4" w:rsidRDefault="003C74D4" w:rsidP="00361966">
+                <w:b/>
+                <w:bCs/>
+                <w:iCs/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="465D4F6B" w14:textId="77777777" w:rsidR="00366E43" w:rsidRDefault="00366E43">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
-                <w:i/>
-[...4 lines deleted...]
-          <w:p w14:paraId="56461D00" w14:textId="48C97384" w:rsidR="00366E43" w:rsidRDefault="00366E43" w:rsidP="00361966">
+                <w:b/>
+                <w:bCs/>
+                <w:iCs/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="56461D00" w14:textId="40633350" w:rsidR="00555FF5" w:rsidRPr="00555FF5" w:rsidRDefault="00555FF5">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
-                <w:i/>
+                <w:b/>
+                <w:bCs/>
+                <w:iCs/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="413077B1" w14:textId="77777777" w:rsidR="003C74D4" w:rsidRDefault="003C74D4" w:rsidP="00361966">
+          <w:p w14:paraId="413077B1" w14:textId="77777777" w:rsidR="003C74D4" w:rsidRPr="00555FF5" w:rsidRDefault="003C74D4">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
-                <w:i/>
-[...4 lines deleted...]
-          <w:p w14:paraId="5AD37C77" w14:textId="7810AFD2" w:rsidR="00366E43" w:rsidRDefault="00366E43" w:rsidP="00361966">
+                <w:b/>
+                <w:bCs/>
+                <w:iCs/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6ADE7233" w14:textId="77777777" w:rsidR="00366E43" w:rsidRDefault="00366E43">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
-                <w:i/>
+                <w:b/>
+                <w:bCs/>
+                <w:iCs/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5AD37C77" w14:textId="38B44C25" w:rsidR="00555FF5" w:rsidRPr="00555FF5" w:rsidRDefault="00555FF5">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:iCs/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1442" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0DB14679" w14:textId="77777777" w:rsidR="003C74D4" w:rsidRDefault="003C74D4" w:rsidP="00361966">
+          <w:p w14:paraId="0DB14679" w14:textId="77777777" w:rsidR="003C74D4" w:rsidRPr="00555FF5" w:rsidRDefault="003C74D4">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
-                <w:i/>
-[...4 lines deleted...]
-          <w:p w14:paraId="7E5AB78B" w14:textId="08CF63C4" w:rsidR="00366E43" w:rsidRDefault="00366E43" w:rsidP="00361966">
+                <w:b/>
+                <w:bCs/>
+                <w:iCs/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3332CE54" w14:textId="77777777" w:rsidR="00366E43" w:rsidRDefault="00366E43">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
-                <w:i/>
+                <w:b/>
+                <w:bCs/>
+                <w:iCs/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="06CE490F" w14:textId="77777777" w:rsidR="00555FF5" w:rsidRDefault="00555FF5">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:iCs/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7E5AB78B" w14:textId="77D9F73D" w:rsidR="00C01935" w:rsidRPr="00555FF5" w:rsidRDefault="00C01935">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:iCs/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00366E43" w14:paraId="40DAF72F" w14:textId="77777777" w:rsidTr="00374B6F">
-[...4 lines deleted...]
-          <w:p w14:paraId="34AE4739" w14:textId="77777777" w:rsidR="00366E43" w:rsidRDefault="00B64AEC" w:rsidP="00B64AEC">
+      <w:tr w:rsidR="00366E43" w:rsidRPr="00CB0011" w14:paraId="40DAF72F" w14:textId="77777777" w:rsidTr="00317D97">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="34AE4739" w14:textId="77777777" w:rsidR="00366E43" w:rsidRPr="00CB0011" w:rsidRDefault="00B64AEC" w:rsidP="00B64AEC">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
-                <w:i/>
-[...6 lines deleted...]
-                <w:i/>
+                <w:iCs/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB0011">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:iCs/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t>3°</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1CEF195F" w14:textId="77777777" w:rsidR="00366E43" w:rsidRDefault="00366E43" w:rsidP="00B64AEC">
+          <w:p w14:paraId="1CEF195F" w14:textId="77777777" w:rsidR="00366E43" w:rsidRPr="00CB0011" w:rsidRDefault="00366E43" w:rsidP="00B64AEC">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
-                <w:i/>
+                <w:iCs/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3544" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1BAD05D0" w14:textId="77777777" w:rsidR="00366E43" w:rsidRDefault="00366E43" w:rsidP="00361966">
+          <w:p w14:paraId="1BAD05D0" w14:textId="77777777" w:rsidR="00366E43" w:rsidRPr="00555FF5" w:rsidRDefault="00366E43">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
-                <w:i/>
-[...4 lines deleted...]
-          <w:p w14:paraId="3425CD51" w14:textId="77777777" w:rsidR="00366E43" w:rsidRDefault="00366E43" w:rsidP="00361966">
+                <w:b/>
+                <w:bCs/>
+                <w:iCs/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="29426EC6" w14:textId="77777777" w:rsidR="00366E43" w:rsidRPr="00555FF5" w:rsidRDefault="00366E43" w:rsidP="00C01935">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
-                <w:i/>
-[...4 lines deleted...]
-          <w:p w14:paraId="29426EC6" w14:textId="77777777" w:rsidR="00366E43" w:rsidRDefault="00366E43" w:rsidP="00361966">
+                <w:b/>
+                <w:bCs/>
+                <w:iCs/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="64C3FFDF" w14:textId="77777777" w:rsidR="003C74D4" w:rsidRPr="00555FF5" w:rsidRDefault="003C74D4">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
-                <w:i/>
-[...9 lines deleted...]
-          <w:p w14:paraId="64C3FFDF" w14:textId="77777777" w:rsidR="003C74D4" w:rsidRDefault="003C74D4" w:rsidP="00361966">
+                <w:b/>
+                <w:bCs/>
+                <w:iCs/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="31567CFE" w14:textId="77777777" w:rsidR="00366E43" w:rsidRDefault="00366E43">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
-                <w:i/>
-[...4 lines deleted...]
-          <w:p w14:paraId="74A06D4E" w14:textId="73616F4F" w:rsidR="00366E43" w:rsidRDefault="00366E43" w:rsidP="00361966">
+                <w:b/>
+                <w:bCs/>
+                <w:iCs/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="74A06D4E" w14:textId="32D586E9" w:rsidR="00555FF5" w:rsidRPr="00555FF5" w:rsidRDefault="00555FF5">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
-                <w:i/>
+                <w:b/>
+                <w:bCs/>
+                <w:iCs/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6F8A3634" w14:textId="77777777" w:rsidR="003C74D4" w:rsidRDefault="003C74D4" w:rsidP="00361966">
+          <w:p w14:paraId="6F8A3634" w14:textId="77777777" w:rsidR="003C74D4" w:rsidRPr="00555FF5" w:rsidRDefault="003C74D4">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
-                <w:i/>
-[...4 lines deleted...]
-          <w:p w14:paraId="498E3F33" w14:textId="33360127" w:rsidR="00366E43" w:rsidRDefault="00366E43" w:rsidP="00361966">
+                <w:b/>
+                <w:bCs/>
+                <w:iCs/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="536DB4A8" w14:textId="77777777" w:rsidR="00366E43" w:rsidRDefault="00366E43">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
-                <w:i/>
+                <w:b/>
+                <w:bCs/>
+                <w:iCs/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="498E3F33" w14:textId="44A576E8" w:rsidR="00555FF5" w:rsidRPr="00555FF5" w:rsidRDefault="00555FF5">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:iCs/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1442" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6DA160CB" w14:textId="77777777" w:rsidR="003C74D4" w:rsidRDefault="003C74D4" w:rsidP="00361966">
+          <w:p w14:paraId="6DA160CB" w14:textId="77777777" w:rsidR="003C74D4" w:rsidRPr="00555FF5" w:rsidRDefault="003C74D4">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
-                <w:i/>
-[...4 lines deleted...]
-          <w:p w14:paraId="711B56B9" w14:textId="173312F9" w:rsidR="00366E43" w:rsidRDefault="00366E43" w:rsidP="00361966">
+                <w:b/>
+                <w:bCs/>
+                <w:iCs/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="43D8ADDB" w14:textId="77777777" w:rsidR="00366E43" w:rsidRDefault="00366E43">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
-                <w:i/>
+                <w:b/>
+                <w:bCs/>
+                <w:iCs/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5DA3D3FC" w14:textId="77777777" w:rsidR="00555FF5" w:rsidRDefault="00555FF5">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:iCs/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="711B56B9" w14:textId="1ACF6917" w:rsidR="00C01935" w:rsidRPr="00555FF5" w:rsidRDefault="00C01935">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:iCs/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="0DD6AAAF" w14:textId="2B859081" w:rsidR="00474B76" w:rsidRDefault="00474B76" w:rsidP="00B4539F">
+    <w:p w14:paraId="7AC8FE34" w14:textId="6EB6F75A" w:rsidR="004F0B09" w:rsidRPr="00CB0011" w:rsidRDefault="004F0B09" w:rsidP="00B4539F">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
-          <w:i/>
-[...8 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           <w:b/>
-          <w:i/>
-[...21 lines deleted...]
-          <w:i/>
+          <w:iCs/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7C3C2A7B" w14:textId="2B36BB61" w:rsidR="007705FB" w:rsidRDefault="007705FB" w:rsidP="00B4539F">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           <w:b/>
-          <w:i/>
+          <w:iCs/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6DBF341B" w14:textId="77777777" w:rsidR="007705FB" w:rsidRDefault="007705FB" w:rsidP="00B4539F">
+    <w:p w14:paraId="44C8500B" w14:textId="77777777" w:rsidR="006715A8" w:rsidRDefault="006715A8" w:rsidP="00B4539F">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           <w:b/>
-          <w:i/>
+          <w:iCs/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3924103C" w14:textId="6F936255" w:rsidR="00474B76" w:rsidRDefault="00474B76" w:rsidP="00B4539F">
+    <w:p w14:paraId="281B1384" w14:textId="77777777" w:rsidR="006715A8" w:rsidRDefault="006715A8" w:rsidP="00B4539F">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           <w:b/>
-          <w:i/>
-[...3 lines deleted...]
-      <w:r>
+          <w:iCs/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="705DBD28" w14:textId="77777777" w:rsidR="006715A8" w:rsidRDefault="006715A8" w:rsidP="00B4539F">
+      <w:pPr>
+        <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           <w:b/>
-          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2FCC7853" w14:textId="77777777" w:rsidR="006715A8" w:rsidRDefault="006715A8" w:rsidP="00B4539F">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:b/>
+          <w:iCs/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="35D3DC0B" w14:textId="77777777" w:rsidR="006715A8" w:rsidRDefault="006715A8" w:rsidP="00B4539F">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:b/>
+          <w:iCs/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="67F797F0" w14:textId="77777777" w:rsidR="006715A8" w:rsidRDefault="006715A8" w:rsidP="00B4539F">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:b/>
+          <w:iCs/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5156E734" w14:textId="77777777" w:rsidR="006715A8" w:rsidRDefault="006715A8" w:rsidP="00B4539F">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:b/>
+          <w:iCs/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="61E91D8B" w14:textId="77777777" w:rsidR="006715A8" w:rsidRDefault="006715A8" w:rsidP="00B4539F">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:b/>
+          <w:iCs/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1466C6BC" w14:textId="77777777" w:rsidR="006715A8" w:rsidRDefault="006715A8" w:rsidP="00B4539F">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:b/>
+          <w:iCs/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3924103C" w14:textId="6F936255" w:rsidR="00474B76" w:rsidRPr="00CB0011" w:rsidRDefault="00474B76" w:rsidP="00B4539F">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:b/>
+          <w:iCs/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB0011">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:b/>
+          <w:iCs/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t>Recuento de Votos de la Elección.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="Tablaconcuadrcula"/>
+        <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="680"/>
         <w:gridCol w:w="2268"/>
         <w:gridCol w:w="2830"/>
         <w:gridCol w:w="1843"/>
       </w:tblGrid>
-      <w:tr w:rsidR="009B32C6" w14:paraId="34779460" w14:textId="77777777" w:rsidTr="009B32C6">
+      <w:tr w:rsidR="009B32C6" w:rsidRPr="00CB0011" w14:paraId="34779460" w14:textId="77777777" w:rsidTr="009B32C6">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2AC81C79" w14:textId="185D4573" w:rsidR="009B32C6" w:rsidRDefault="009B32C6" w:rsidP="00B4539F">
-[...12 lines deleted...]
-                <w:i/>
+          <w:p w14:paraId="2AC81C79" w14:textId="185D4573" w:rsidR="009B32C6" w:rsidRPr="00CB0011" w:rsidRDefault="009B32C6" w:rsidP="00B4539F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:b/>
+                <w:iCs/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00CB0011">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:b/>
+                <w:iCs/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t>N°</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="59F906AD" w14:textId="05940D38" w:rsidR="009B32C6" w:rsidRDefault="009B32C6" w:rsidP="00B4539F">
-[...12 lines deleted...]
-                <w:i/>
+          <w:p w14:paraId="59F906AD" w14:textId="05940D38" w:rsidR="009B32C6" w:rsidRPr="00CB0011" w:rsidRDefault="009B32C6" w:rsidP="00B4539F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:b/>
+                <w:iCs/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB0011">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:b/>
+                <w:iCs/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t>cargo</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2830" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="10A4C703" w14:textId="06AD824A" w:rsidR="009B32C6" w:rsidRDefault="009B32C6" w:rsidP="00B4539F">
-[...12 lines deleted...]
-                <w:i/>
+          <w:p w14:paraId="10A4C703" w14:textId="06AD824A" w:rsidR="009B32C6" w:rsidRPr="00CB0011" w:rsidRDefault="009B32C6" w:rsidP="00B4539F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:b/>
+                <w:iCs/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB0011">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:b/>
+                <w:iCs/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t>Nombres</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="418207F2" w14:textId="3A169D7E" w:rsidR="009B32C6" w:rsidRDefault="009B32C6" w:rsidP="00B4539F">
-[...12 lines deleted...]
-                <w:i/>
+          <w:p w14:paraId="418207F2" w14:textId="3A169D7E" w:rsidR="009B32C6" w:rsidRPr="00CB0011" w:rsidRDefault="009B32C6" w:rsidP="00B4539F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:b/>
+                <w:iCs/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB0011">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:b/>
+                <w:iCs/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t>Cantidad votos</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009B32C6" w14:paraId="20A5E6E6" w14:textId="77777777" w:rsidTr="009B32C6">
+      <w:tr w:rsidR="009B32C6" w:rsidRPr="00CB0011" w14:paraId="20A5E6E6" w14:textId="77777777" w:rsidTr="009B32C6">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6A83E8F6" w14:textId="1D557758" w:rsidR="009B32C6" w:rsidRPr="009B32C6" w:rsidRDefault="009B32C6" w:rsidP="00B4539F">
-[...12 lines deleted...]
-                <w:i/>
+          <w:p w14:paraId="6A83E8F6" w14:textId="1D557758" w:rsidR="009B32C6" w:rsidRPr="00CB0011" w:rsidRDefault="009B32C6" w:rsidP="00B4539F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:bCs/>
+                <w:iCs/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB0011">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:bCs/>
+                <w:iCs/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t>1.-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="618D0726" w14:textId="7B20E940" w:rsidR="009B32C6" w:rsidRPr="009B32C6" w:rsidRDefault="009B32C6" w:rsidP="00B4539F">
-[...12 lines deleted...]
-                <w:i/>
+          <w:p w14:paraId="618D0726" w14:textId="7B20E940" w:rsidR="009B32C6" w:rsidRPr="00CB0011" w:rsidRDefault="009B32C6" w:rsidP="00B4539F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:bCs/>
+                <w:iCs/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB0011">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:bCs/>
+                <w:iCs/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t>Presidente(a)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2830" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="174B11A6" w14:textId="1D6B99D9" w:rsidR="009B32C6" w:rsidRDefault="009B32C6" w:rsidP="00B4539F">
-[...4 lines deleted...]
-                <w:i/>
+          <w:p w14:paraId="174B11A6" w14:textId="1D6B99D9" w:rsidR="009B32C6" w:rsidRPr="00CB0011" w:rsidRDefault="009B32C6" w:rsidP="00B4539F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:b/>
+                <w:iCs/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7A581837" w14:textId="0AEB8F5A" w:rsidR="009B32C6" w:rsidRDefault="009B32C6" w:rsidP="00B4539F">
-[...4 lines deleted...]
-                <w:i/>
+          <w:p w14:paraId="7A581837" w14:textId="0AEB8F5A" w:rsidR="009B32C6" w:rsidRPr="00CB0011" w:rsidRDefault="009B32C6" w:rsidP="00B4539F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:b/>
+                <w:iCs/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009B32C6" w14:paraId="0E5FE500" w14:textId="77777777" w:rsidTr="009B32C6">
+      <w:tr w:rsidR="009B32C6" w:rsidRPr="00CB0011" w14:paraId="0E5FE500" w14:textId="77777777" w:rsidTr="009B32C6">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1797D535" w14:textId="6799E641" w:rsidR="009B32C6" w:rsidRPr="009B32C6" w:rsidRDefault="009B32C6" w:rsidP="00B4539F">
-[...12 lines deleted...]
-                <w:i/>
+          <w:p w14:paraId="1797D535" w14:textId="6799E641" w:rsidR="009B32C6" w:rsidRPr="00CB0011" w:rsidRDefault="009B32C6" w:rsidP="00B4539F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:bCs/>
+                <w:iCs/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB0011">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:bCs/>
+                <w:iCs/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t>2.-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="36DB08F4" w14:textId="1D10286B" w:rsidR="009B32C6" w:rsidRPr="009B32C6" w:rsidRDefault="009B32C6" w:rsidP="00B4539F">
-[...12 lines deleted...]
-                <w:i/>
+          <w:p w14:paraId="36DB08F4" w14:textId="1D10286B" w:rsidR="009B32C6" w:rsidRPr="00CB0011" w:rsidRDefault="009B32C6" w:rsidP="00B4539F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:bCs/>
+                <w:iCs/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB0011">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:bCs/>
+                <w:iCs/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t>Secretario(a)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2830" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="702EE9AE" w14:textId="43F9E6EF" w:rsidR="009B32C6" w:rsidRPr="003C74D4" w:rsidRDefault="009B32C6" w:rsidP="003C74D4">
+          <w:p w14:paraId="702EE9AE" w14:textId="43F9E6EF" w:rsidR="009B32C6" w:rsidRPr="00CB0011" w:rsidRDefault="009B32C6" w:rsidP="003C74D4">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
-                <w:i/>
+                <w:iCs/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0BF3430C" w14:textId="7D46A6D6" w:rsidR="009B32C6" w:rsidRDefault="009B32C6" w:rsidP="00B4539F">
-[...4 lines deleted...]
-                <w:i/>
+          <w:p w14:paraId="0BF3430C" w14:textId="7D46A6D6" w:rsidR="009B32C6" w:rsidRPr="00CB0011" w:rsidRDefault="009B32C6" w:rsidP="00B4539F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:b/>
+                <w:iCs/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009B32C6" w14:paraId="2681CE27" w14:textId="77777777" w:rsidTr="009B32C6">
+      <w:tr w:rsidR="009B32C6" w:rsidRPr="00CB0011" w14:paraId="2681CE27" w14:textId="77777777" w:rsidTr="009B32C6">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0FE0E8FA" w14:textId="61A28FE4" w:rsidR="009B32C6" w:rsidRPr="009B32C6" w:rsidRDefault="009B32C6" w:rsidP="00B4539F">
-[...12 lines deleted...]
-                <w:i/>
+          <w:p w14:paraId="0FE0E8FA" w14:textId="61A28FE4" w:rsidR="009B32C6" w:rsidRPr="00CB0011" w:rsidRDefault="009B32C6" w:rsidP="00B4539F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:bCs/>
+                <w:iCs/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB0011">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:bCs/>
+                <w:iCs/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t>3.-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4256663C" w14:textId="63B7F9B1" w:rsidR="009B32C6" w:rsidRPr="009B32C6" w:rsidRDefault="009B32C6" w:rsidP="00B4539F">
-[...12 lines deleted...]
-                <w:i/>
+          <w:p w14:paraId="4256663C" w14:textId="63B7F9B1" w:rsidR="009B32C6" w:rsidRPr="00CB0011" w:rsidRDefault="009B32C6" w:rsidP="00B4539F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:bCs/>
+                <w:iCs/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB0011">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:bCs/>
+                <w:iCs/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t>Tesorero(a)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2830" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4FD2D0AB" w14:textId="651D3524" w:rsidR="009B32C6" w:rsidRPr="003C74D4" w:rsidRDefault="009B32C6" w:rsidP="003C74D4">
+          <w:p w14:paraId="4FD2D0AB" w14:textId="651D3524" w:rsidR="009B32C6" w:rsidRPr="00CB0011" w:rsidRDefault="009B32C6" w:rsidP="003C74D4">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
-                <w:i/>
+                <w:iCs/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="079CD41B" w14:textId="70F189F6" w:rsidR="009B32C6" w:rsidRDefault="009B32C6" w:rsidP="00B4539F">
-[...4 lines deleted...]
-                <w:i/>
+          <w:p w14:paraId="079CD41B" w14:textId="70F189F6" w:rsidR="009B32C6" w:rsidRPr="00CB0011" w:rsidRDefault="009B32C6" w:rsidP="00B4539F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:b/>
+                <w:iCs/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009B32C6" w14:paraId="6C9118DF" w14:textId="77777777" w:rsidTr="009B32C6">
+      <w:tr w:rsidR="009B32C6" w:rsidRPr="00CB0011" w14:paraId="6C9118DF" w14:textId="77777777" w:rsidTr="009B32C6">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5CCE6670" w14:textId="7299A2CA" w:rsidR="009B32C6" w:rsidRPr="009B32C6" w:rsidRDefault="009B32C6" w:rsidP="00B4539F">
-[...4 lines deleted...]
-                <w:i/>
+          <w:p w14:paraId="5CCE6670" w14:textId="7299A2CA" w:rsidR="009B32C6" w:rsidRPr="00CB0011" w:rsidRDefault="009B32C6" w:rsidP="00B4539F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:bCs/>
+                <w:iCs/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="_Hlk100559932"/>
-            <w:r w:rsidRPr="009B32C6">
-[...3 lines deleted...]
-                <w:i/>
+            <w:r w:rsidRPr="00CB0011">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:bCs/>
+                <w:iCs/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t>4.-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="753CC055" w14:textId="784C54D8" w:rsidR="009B32C6" w:rsidRPr="009B32C6" w:rsidRDefault="009B32C6" w:rsidP="00B4539F">
-[...12 lines deleted...]
-                <w:i/>
+          <w:p w14:paraId="753CC055" w14:textId="784C54D8" w:rsidR="009B32C6" w:rsidRPr="00CB0011" w:rsidRDefault="009B32C6" w:rsidP="00B4539F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:bCs/>
+                <w:iCs/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB0011">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:bCs/>
+                <w:iCs/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t>Suplente</w:t>
             </w:r>
-            <w:r w:rsidR="007C70F5">
-[...3 lines deleted...]
-                <w:i/>
+            <w:r w:rsidR="007C70F5" w:rsidRPr="00CB0011">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:bCs/>
+                <w:iCs/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t xml:space="preserve"> 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2830" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="314D707A" w14:textId="2C8C8982" w:rsidR="009B32C6" w:rsidRPr="003C74D4" w:rsidRDefault="009B32C6" w:rsidP="003C74D4">
+          <w:p w14:paraId="314D707A" w14:textId="2C8C8982" w:rsidR="009B32C6" w:rsidRPr="00CB0011" w:rsidRDefault="009B32C6" w:rsidP="003C74D4">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
-                <w:i/>
+                <w:iCs/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="36AB816E" w14:textId="51CBF9C9" w:rsidR="009B32C6" w:rsidRDefault="009B32C6" w:rsidP="00B4539F">
-[...4 lines deleted...]
-                <w:i/>
+          <w:p w14:paraId="36AB816E" w14:textId="51CBF9C9" w:rsidR="009B32C6" w:rsidRPr="00CB0011" w:rsidRDefault="009B32C6" w:rsidP="00B4539F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:b/>
+                <w:iCs/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:bookmarkEnd w:id="0"/>
-      <w:tr w:rsidR="009B32C6" w14:paraId="310C2D64" w14:textId="77777777" w:rsidTr="009B32C6">
+      <w:tr w:rsidR="009B32C6" w:rsidRPr="00CB0011" w14:paraId="310C2D64" w14:textId="77777777" w:rsidTr="009B32C6">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="157420E5" w14:textId="71909C4F" w:rsidR="009B32C6" w:rsidRPr="009B32C6" w:rsidRDefault="009B32C6" w:rsidP="00474B76">
-[...12 lines deleted...]
-                <w:i/>
+          <w:p w14:paraId="157420E5" w14:textId="71909C4F" w:rsidR="009B32C6" w:rsidRPr="00CB0011" w:rsidRDefault="009B32C6" w:rsidP="00474B76">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:bCs/>
+                <w:iCs/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB0011">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:bCs/>
+                <w:iCs/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t>5.-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="231EAAAA" w14:textId="2D4337CB" w:rsidR="009B32C6" w:rsidRPr="009B32C6" w:rsidRDefault="009B32C6" w:rsidP="00474B76">
-[...12 lines deleted...]
-                <w:i/>
+          <w:p w14:paraId="231EAAAA" w14:textId="2D4337CB" w:rsidR="009B32C6" w:rsidRPr="00CB0011" w:rsidRDefault="009B32C6" w:rsidP="00474B76">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:bCs/>
+                <w:iCs/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB0011">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:bCs/>
+                <w:iCs/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t>Suplente</w:t>
             </w:r>
-            <w:r w:rsidR="007C70F5">
-[...3 lines deleted...]
-                <w:i/>
+            <w:r w:rsidR="007C70F5" w:rsidRPr="00CB0011">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:bCs/>
+                <w:iCs/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t xml:space="preserve"> 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2830" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="02BDC52B" w14:textId="26841B7E" w:rsidR="009B32C6" w:rsidRPr="003C74D4" w:rsidRDefault="009B32C6" w:rsidP="003C74D4">
+          <w:p w14:paraId="02BDC52B" w14:textId="26841B7E" w:rsidR="009B32C6" w:rsidRPr="00CB0011" w:rsidRDefault="009B32C6" w:rsidP="003C74D4">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
-                <w:i/>
+                <w:iCs/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6A85FB72" w14:textId="193A6997" w:rsidR="009B32C6" w:rsidRDefault="009B32C6" w:rsidP="00474B76">
-[...4 lines deleted...]
-                <w:i/>
+          <w:p w14:paraId="6A85FB72" w14:textId="193A6997" w:rsidR="009B32C6" w:rsidRPr="00CB0011" w:rsidRDefault="009B32C6" w:rsidP="00474B76">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:b/>
+                <w:iCs/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009B32C6" w14:paraId="46EF194D" w14:textId="77777777" w:rsidTr="009B32C6">
+      <w:tr w:rsidR="009B32C6" w:rsidRPr="00CB0011" w14:paraId="46EF194D" w14:textId="77777777" w:rsidTr="009B32C6">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3B361B29" w14:textId="710973C5" w:rsidR="009B32C6" w:rsidRPr="009B32C6" w:rsidRDefault="009B32C6" w:rsidP="00474B76">
-[...12 lines deleted...]
-                <w:i/>
+          <w:p w14:paraId="3B361B29" w14:textId="710973C5" w:rsidR="009B32C6" w:rsidRPr="00CB0011" w:rsidRDefault="009B32C6" w:rsidP="00474B76">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:bCs/>
+                <w:iCs/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB0011">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:bCs/>
+                <w:iCs/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t>6.-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="25BCD8D3" w14:textId="1427DDF5" w:rsidR="009B32C6" w:rsidRPr="009B32C6" w:rsidRDefault="009B32C6" w:rsidP="00474B76">
-[...12 lines deleted...]
-                <w:i/>
+          <w:p w14:paraId="25BCD8D3" w14:textId="1427DDF5" w:rsidR="009B32C6" w:rsidRPr="00CB0011" w:rsidRDefault="009B32C6" w:rsidP="00474B76">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:bCs/>
+                <w:iCs/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB0011">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:bCs/>
+                <w:iCs/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t>Suplente</w:t>
             </w:r>
-            <w:r w:rsidR="007C70F5">
-[...3 lines deleted...]
-                <w:i/>
+            <w:r w:rsidR="007C70F5" w:rsidRPr="00CB0011">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:bCs/>
+                <w:iCs/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t xml:space="preserve"> 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2830" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="072FCC05" w14:textId="351F6D64" w:rsidR="009B32C6" w:rsidRPr="003C74D4" w:rsidRDefault="009B32C6" w:rsidP="003C74D4">
+          <w:p w14:paraId="072FCC05" w14:textId="351F6D64" w:rsidR="009B32C6" w:rsidRPr="00CB0011" w:rsidRDefault="009B32C6" w:rsidP="003C74D4">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
-                <w:i/>
+                <w:iCs/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="58D6E3D4" w14:textId="11B46D26" w:rsidR="009B32C6" w:rsidRDefault="009B32C6" w:rsidP="00474B76">
-[...4 lines deleted...]
-                <w:i/>
+          <w:p w14:paraId="58D6E3D4" w14:textId="11B46D26" w:rsidR="009B32C6" w:rsidRPr="00CB0011" w:rsidRDefault="009B32C6" w:rsidP="00474B76">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:b/>
+                <w:iCs/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009B32C6" w14:paraId="1D16F69E" w14:textId="77777777" w:rsidTr="009B32C6">
+      <w:tr w:rsidR="009B32C6" w:rsidRPr="00CB0011" w14:paraId="1D16F69E" w14:textId="77777777" w:rsidTr="009B32C6">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5DAA7E48" w14:textId="77777777" w:rsidR="009B32C6" w:rsidRPr="009B32C6" w:rsidRDefault="009B32C6" w:rsidP="00B4539F">
-[...4 lines deleted...]
-                <w:i/>
+          <w:p w14:paraId="5DAA7E48" w14:textId="77777777" w:rsidR="009B32C6" w:rsidRPr="00CB0011" w:rsidRDefault="009B32C6" w:rsidP="00B4539F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:bCs/>
+                <w:iCs/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="70BB6BCA" w14:textId="77137091" w:rsidR="009B32C6" w:rsidRPr="009B32C6" w:rsidRDefault="009B32C6" w:rsidP="00B4539F">
-[...12 lines deleted...]
-                <w:i/>
+          <w:p w14:paraId="70BB6BCA" w14:textId="77137091" w:rsidR="009B32C6" w:rsidRPr="00CB0011" w:rsidRDefault="009B32C6" w:rsidP="00B4539F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:bCs/>
+                <w:iCs/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB0011">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:bCs/>
+                <w:iCs/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t>Nulos</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2830" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1132B648" w14:textId="77777777" w:rsidR="009B32C6" w:rsidRDefault="009B32C6" w:rsidP="00B4539F">
-[...4 lines deleted...]
-                <w:i/>
+          <w:p w14:paraId="1132B648" w14:textId="77777777" w:rsidR="009B32C6" w:rsidRPr="00CB0011" w:rsidRDefault="009B32C6" w:rsidP="00B4539F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:b/>
+                <w:iCs/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="61232A34" w14:textId="4FB29609" w:rsidR="009B32C6" w:rsidRDefault="009B32C6" w:rsidP="00B4539F">
-[...4 lines deleted...]
-                <w:i/>
+          <w:p w14:paraId="61232A34" w14:textId="4FB29609" w:rsidR="009B32C6" w:rsidRPr="00CB0011" w:rsidRDefault="009B32C6" w:rsidP="00B4539F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:b/>
+                <w:iCs/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009B32C6" w14:paraId="50EE4498" w14:textId="77777777" w:rsidTr="009B32C6">
+      <w:tr w:rsidR="009B32C6" w:rsidRPr="00CB0011" w14:paraId="50EE4498" w14:textId="77777777" w:rsidTr="009B32C6">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="14FFCA31" w14:textId="77777777" w:rsidR="009B32C6" w:rsidRPr="009B32C6" w:rsidRDefault="009B32C6" w:rsidP="00B4539F">
-[...4 lines deleted...]
-                <w:i/>
+          <w:p w14:paraId="14FFCA31" w14:textId="77777777" w:rsidR="009B32C6" w:rsidRPr="00CB0011" w:rsidRDefault="009B32C6" w:rsidP="00B4539F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:bCs/>
+                <w:iCs/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="1" w:name="_Hlk100560023"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="33FC7585" w14:textId="1FBD0655" w:rsidR="009B32C6" w:rsidRPr="009B32C6" w:rsidRDefault="009B32C6" w:rsidP="00B4539F">
-[...12 lines deleted...]
-                <w:i/>
+          <w:p w14:paraId="33FC7585" w14:textId="1FBD0655" w:rsidR="009B32C6" w:rsidRPr="00CB0011" w:rsidRDefault="009B32C6" w:rsidP="00B4539F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:bCs/>
+                <w:iCs/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB0011">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:bCs/>
+                <w:iCs/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t>Blancos</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2830" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2C41D251" w14:textId="77777777" w:rsidR="009B32C6" w:rsidRDefault="009B32C6" w:rsidP="00B4539F">
-[...4 lines deleted...]
-                <w:i/>
+          <w:p w14:paraId="2C41D251" w14:textId="77777777" w:rsidR="009B32C6" w:rsidRPr="00CB0011" w:rsidRDefault="009B32C6" w:rsidP="00B4539F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:b/>
+                <w:iCs/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7735403C" w14:textId="6187A7EB" w:rsidR="009B32C6" w:rsidRDefault="009B32C6" w:rsidP="00B4539F">
-[...4 lines deleted...]
-                <w:i/>
+          <w:p w14:paraId="7735403C" w14:textId="6187A7EB" w:rsidR="009B32C6" w:rsidRPr="00CB0011" w:rsidRDefault="009B32C6" w:rsidP="00B4539F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:b/>
+                <w:iCs/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:bookmarkEnd w:id="1"/>
-      <w:tr w:rsidR="009B32C6" w14:paraId="170DDEEE" w14:textId="77777777" w:rsidTr="009B32C6">
+      <w:tr w:rsidR="009B32C6" w:rsidRPr="00CB0011" w14:paraId="170DDEEE" w14:textId="77777777" w:rsidTr="009B32C6">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="69FC17C6" w14:textId="77777777" w:rsidR="009B32C6" w:rsidRPr="009B32C6" w:rsidRDefault="009B32C6" w:rsidP="00914543">
-[...4 lines deleted...]
-                <w:i/>
+          <w:p w14:paraId="69FC17C6" w14:textId="77777777" w:rsidR="009B32C6" w:rsidRPr="00CB0011" w:rsidRDefault="009B32C6">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:bCs/>
+                <w:iCs/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0728E75E" w14:textId="73EF645A" w:rsidR="009B32C6" w:rsidRPr="009B32C6" w:rsidRDefault="009B32C6" w:rsidP="00914543">
-[...12 lines deleted...]
-                <w:i/>
+          <w:p w14:paraId="0728E75E" w14:textId="73EF645A" w:rsidR="009B32C6" w:rsidRPr="00CB0011" w:rsidRDefault="009B32C6">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:bCs/>
+                <w:iCs/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB0011">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:bCs/>
+                <w:iCs/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t>objetados</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2830" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2AD33705" w14:textId="77777777" w:rsidR="009B32C6" w:rsidRDefault="009B32C6" w:rsidP="00914543">
-[...4 lines deleted...]
-                <w:i/>
+          <w:p w14:paraId="2AD33705" w14:textId="77777777" w:rsidR="009B32C6" w:rsidRPr="00CB0011" w:rsidRDefault="009B32C6">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:b/>
+                <w:iCs/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4740ABDC" w14:textId="742E2F23" w:rsidR="009B32C6" w:rsidRDefault="009B32C6" w:rsidP="00914543">
-[...4 lines deleted...]
-                <w:i/>
+          <w:p w14:paraId="4740ABDC" w14:textId="742E2F23" w:rsidR="009B32C6" w:rsidRPr="00CB0011" w:rsidRDefault="009B32C6">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:b/>
+                <w:iCs/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="22C66D3C" w14:textId="5B3ECEAB" w:rsidR="00474B76" w:rsidRDefault="00474B76" w:rsidP="00B4539F">
+    <w:p w14:paraId="138B4E77" w14:textId="77777777" w:rsidR="007705FB" w:rsidRPr="00CB0011" w:rsidRDefault="007705FB" w:rsidP="00B4539F">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           <w:b/>
-          <w:i/>
-[...10 lines deleted...]
-          <w:i/>
+          <w:iCs/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="Tablaconcuadrcula"/>
+        <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5778"/>
         <w:gridCol w:w="1843"/>
       </w:tblGrid>
-      <w:tr w:rsidR="009B32C6" w14:paraId="48E69719" w14:textId="77777777" w:rsidTr="009B32C6">
+      <w:tr w:rsidR="009B32C6" w:rsidRPr="00CB0011" w14:paraId="48E69719" w14:textId="77777777" w:rsidTr="009B32C6">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5778" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="421FDCAC" w14:textId="49BC3854" w:rsidR="009B32C6" w:rsidRDefault="00A753FA" w:rsidP="00B4539F">
-[...4 lines deleted...]
-                <w:i/>
+          <w:p w14:paraId="421FDCAC" w14:textId="49BC3854" w:rsidR="009B32C6" w:rsidRPr="00CB0011" w:rsidRDefault="00A753FA" w:rsidP="00B4539F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:b/>
+                <w:iCs/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="gramStart"/>
-            <w:r>
-[...3 lines deleted...]
-                <w:i/>
+            <w:r w:rsidRPr="00CB0011">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:b/>
+                <w:iCs/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t>TOTAL</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
-            <w:r w:rsidR="009B32C6">
-[...3 lines deleted...]
-                <w:i/>
+            <w:r w:rsidR="009B32C6" w:rsidRPr="00CB0011">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:b/>
+                <w:iCs/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t xml:space="preserve"> DE VOTOS</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5B619038" w14:textId="05BE23D2" w:rsidR="009B32C6" w:rsidRDefault="009B32C6" w:rsidP="00B4539F">
-[...4 lines deleted...]
-                <w:i/>
+          <w:p w14:paraId="5B619038" w14:textId="05BE23D2" w:rsidR="009B32C6" w:rsidRPr="00CB0011" w:rsidRDefault="009B32C6" w:rsidP="00B4539F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:b/>
+                <w:iCs/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="0B320CC2" w14:textId="77777777" w:rsidR="009B32C6" w:rsidRDefault="009B32C6" w:rsidP="00B4539F">
+    <w:p w14:paraId="757D28FD" w14:textId="77777777" w:rsidR="009D3839" w:rsidRPr="00CB0011" w:rsidRDefault="009D3839" w:rsidP="00B4539F">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           <w:b/>
-          <w:i/>
+          <w:iCs/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6148AD35" w14:textId="3C29B75A" w:rsidR="007705FB" w:rsidRDefault="007705FB" w:rsidP="00B4539F">
+    <w:p w14:paraId="7964280A" w14:textId="43C5944A" w:rsidR="00366E43" w:rsidRPr="00CB0011" w:rsidRDefault="000A261B" w:rsidP="00B4539F">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           <w:b/>
-          <w:i/>
-[...2 lines deleted...]
-      </w:pPr>
+          <w:iCs/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB0011">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:b/>
+          <w:iCs/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>Los s</w:t>
+      </w:r>
+      <w:r w:rsidR="00366E43" w:rsidRPr="00CB0011">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:b/>
+          <w:iCs/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>iguientes socios ocuparan los cargos en la comisión Fiscalizadora de Finanzas.</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="276BBD28" w14:textId="77777777" w:rsidR="007705FB" w:rsidRDefault="007705FB" w:rsidP="00B4539F">
+    <w:p w14:paraId="3A94B42E" w14:textId="77777777" w:rsidR="007705FB" w:rsidRPr="00CB0011" w:rsidRDefault="007705FB" w:rsidP="00B4539F">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           <w:b/>
-          <w:i/>
-[...50 lines deleted...]
-          <w:i/>
+          <w:iCs/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="Tablaconcuadrcula"/>
+        <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3369"/>
         <w:gridCol w:w="1417"/>
         <w:gridCol w:w="3260"/>
         <w:gridCol w:w="1276"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00366E43" w14:paraId="019F1586" w14:textId="77777777" w:rsidTr="00B64AEC">
+      <w:tr w:rsidR="00366E43" w:rsidRPr="00CB0011" w14:paraId="019F1586" w14:textId="77777777" w:rsidTr="00B64AEC">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3369" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2EEF547E" w14:textId="77777777" w:rsidR="00366E43" w:rsidRDefault="000A261B" w:rsidP="000A261B">
+          <w:p w14:paraId="2EEF547E" w14:textId="77777777" w:rsidR="00366E43" w:rsidRPr="00CB0011" w:rsidRDefault="000A261B" w:rsidP="000A261B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
-                <w:i/>
-[...6 lines deleted...]
-                <w:i/>
+                <w:iCs/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB0011">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:iCs/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t>Nombre</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2E89410A" w14:textId="77777777" w:rsidR="00366E43" w:rsidRDefault="00B64AEC" w:rsidP="000A261B">
+          <w:p w14:paraId="2E89410A" w14:textId="77777777" w:rsidR="00366E43" w:rsidRPr="00CB0011" w:rsidRDefault="00B64AEC" w:rsidP="000A261B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
-                <w:i/>
-[...6 lines deleted...]
-                <w:i/>
+                <w:iCs/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB0011">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:iCs/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t>RUT</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3260" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6290D93F" w14:textId="77777777" w:rsidR="00366E43" w:rsidRDefault="00366E43" w:rsidP="000A261B">
+          <w:p w14:paraId="6290D93F" w14:textId="77777777" w:rsidR="00366E43" w:rsidRPr="00CB0011" w:rsidRDefault="00366E43" w:rsidP="000A261B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
-                <w:i/>
-[...6 lines deleted...]
-                <w:i/>
+                <w:iCs/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB0011">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:iCs/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t>DOMICILIO</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="69EB4410" w14:textId="77777777" w:rsidR="00366E43" w:rsidRDefault="00B64AEC" w:rsidP="000A261B">
+          <w:p w14:paraId="69EB4410" w14:textId="77777777" w:rsidR="00366E43" w:rsidRPr="00CB0011" w:rsidRDefault="00B64AEC" w:rsidP="000A261B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
-                <w:i/>
-[...6 lines deleted...]
-                <w:i/>
+                <w:iCs/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB0011">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:iCs/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t>Fono</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00366E43" w14:paraId="47C9A1D5" w14:textId="77777777" w:rsidTr="00B64AEC">
+      <w:tr w:rsidR="00366E43" w:rsidRPr="00CB0011" w14:paraId="47C9A1D5" w14:textId="77777777" w:rsidTr="00B64AEC">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3369" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4F0964E2" w14:textId="77777777" w:rsidR="00366E43" w:rsidRDefault="00366E43" w:rsidP="00361966">
+          <w:p w14:paraId="4F0964E2" w14:textId="77777777" w:rsidR="00366E43" w:rsidRPr="00CB0011" w:rsidRDefault="00366E43">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
-                <w:i/>
-[...4 lines deleted...]
-          <w:p w14:paraId="36701C94" w14:textId="77777777" w:rsidR="00366E43" w:rsidRDefault="00366E43" w:rsidP="00361966">
+                <w:iCs/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="36701C94" w14:textId="77777777" w:rsidR="00366E43" w:rsidRPr="00CB0011" w:rsidRDefault="00366E43">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
-                <w:i/>
-[...4 lines deleted...]
-          <w:p w14:paraId="06051CFB" w14:textId="77777777" w:rsidR="00366E43" w:rsidRDefault="00366E43" w:rsidP="00361966">
+                <w:iCs/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="06051CFB" w14:textId="77777777" w:rsidR="00366E43" w:rsidRPr="00CB0011" w:rsidRDefault="00366E43">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
-                <w:i/>
-[...4 lines deleted...]
-          <w:p w14:paraId="0D357A0A" w14:textId="77777777" w:rsidR="00366E43" w:rsidRDefault="00366E43" w:rsidP="00361966">
+                <w:iCs/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0D357A0A" w14:textId="77777777" w:rsidR="00366E43" w:rsidRPr="00CB0011" w:rsidRDefault="00366E43">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
-                <w:i/>
+                <w:iCs/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="57979597" w14:textId="77777777" w:rsidR="00366E43" w:rsidRDefault="00366E43" w:rsidP="00361966">
+          <w:p w14:paraId="57979597" w14:textId="77777777" w:rsidR="00366E43" w:rsidRPr="00CB0011" w:rsidRDefault="00366E43">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
-                <w:i/>
+                <w:iCs/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3260" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6D52B864" w14:textId="77777777" w:rsidR="00366E43" w:rsidRDefault="00366E43" w:rsidP="00361966">
+          <w:p w14:paraId="6D52B864" w14:textId="77777777" w:rsidR="00366E43" w:rsidRPr="00CB0011" w:rsidRDefault="00366E43">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
-                <w:i/>
+                <w:iCs/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1978BBCF" w14:textId="77777777" w:rsidR="00366E43" w:rsidRDefault="00366E43" w:rsidP="00361966">
+          <w:p w14:paraId="1978BBCF" w14:textId="77777777" w:rsidR="00366E43" w:rsidRPr="00CB0011" w:rsidRDefault="00366E43">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
-                <w:i/>
+                <w:iCs/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00366E43" w14:paraId="186FDABC" w14:textId="77777777" w:rsidTr="00B64AEC">
+      <w:tr w:rsidR="00366E43" w:rsidRPr="00CB0011" w14:paraId="186FDABC" w14:textId="77777777" w:rsidTr="00B64AEC">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3369" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1D52339C" w14:textId="77777777" w:rsidR="00366E43" w:rsidRDefault="00366E43" w:rsidP="00361966">
+          <w:p w14:paraId="1D52339C" w14:textId="77777777" w:rsidR="00366E43" w:rsidRPr="00CB0011" w:rsidRDefault="00366E43">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
-                <w:i/>
-[...4 lines deleted...]
-          <w:p w14:paraId="7592A93B" w14:textId="77777777" w:rsidR="00366E43" w:rsidRDefault="00366E43" w:rsidP="00361966">
+                <w:iCs/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7592A93B" w14:textId="77777777" w:rsidR="00366E43" w:rsidRPr="00CB0011" w:rsidRDefault="00366E43">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
-                <w:i/>
-[...4 lines deleted...]
-          <w:p w14:paraId="16733A2B" w14:textId="77777777" w:rsidR="00366E43" w:rsidRDefault="00366E43" w:rsidP="00361966">
+                <w:iCs/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="16733A2B" w14:textId="77777777" w:rsidR="00366E43" w:rsidRPr="00CB0011" w:rsidRDefault="00366E43">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
-                <w:i/>
-[...4 lines deleted...]
-          <w:p w14:paraId="5D8B2F4E" w14:textId="77777777" w:rsidR="00366E43" w:rsidRDefault="00366E43" w:rsidP="00361966">
+                <w:iCs/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5D8B2F4E" w14:textId="77777777" w:rsidR="00366E43" w:rsidRPr="00CB0011" w:rsidRDefault="00366E43">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
-                <w:i/>
+                <w:iCs/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3FA29934" w14:textId="77777777" w:rsidR="00366E43" w:rsidRDefault="00366E43" w:rsidP="00361966">
+          <w:p w14:paraId="3FA29934" w14:textId="77777777" w:rsidR="00366E43" w:rsidRPr="00CB0011" w:rsidRDefault="00366E43">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
-                <w:i/>
+                <w:iCs/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3260" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5BDC3FDF" w14:textId="77777777" w:rsidR="00366E43" w:rsidRDefault="00366E43" w:rsidP="00361966">
+          <w:p w14:paraId="5BDC3FDF" w14:textId="77777777" w:rsidR="00366E43" w:rsidRPr="00CB0011" w:rsidRDefault="00366E43">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
-                <w:i/>
+                <w:iCs/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2B8B4201" w14:textId="77777777" w:rsidR="00366E43" w:rsidRDefault="00366E43" w:rsidP="00361966">
+          <w:p w14:paraId="2B8B4201" w14:textId="77777777" w:rsidR="00366E43" w:rsidRPr="00CB0011" w:rsidRDefault="00366E43">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
-                <w:i/>
+                <w:iCs/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00366E43" w14:paraId="1AB07457" w14:textId="77777777" w:rsidTr="00B64AEC">
+      <w:tr w:rsidR="00366E43" w:rsidRPr="00CB0011" w14:paraId="1AB07457" w14:textId="77777777" w:rsidTr="00B64AEC">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3369" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="162724E2" w14:textId="77777777" w:rsidR="00366E43" w:rsidRDefault="00366E43" w:rsidP="00361966">
+          <w:p w14:paraId="162724E2" w14:textId="77777777" w:rsidR="00366E43" w:rsidRPr="00CB0011" w:rsidRDefault="00366E43">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
-                <w:i/>
-[...4 lines deleted...]
-          <w:p w14:paraId="76BEA99F" w14:textId="77777777" w:rsidR="00366E43" w:rsidRDefault="00366E43" w:rsidP="00361966">
+                <w:iCs/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="76BEA99F" w14:textId="77777777" w:rsidR="00366E43" w:rsidRPr="00CB0011" w:rsidRDefault="00366E43">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
-                <w:i/>
-[...4 lines deleted...]
-          <w:p w14:paraId="0B7E2975" w14:textId="77777777" w:rsidR="00366E43" w:rsidRDefault="00366E43" w:rsidP="00361966">
+                <w:iCs/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0B7E2975" w14:textId="77777777" w:rsidR="00366E43" w:rsidRPr="00CB0011" w:rsidRDefault="00366E43">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
-                <w:i/>
-[...4 lines deleted...]
-          <w:p w14:paraId="0209282D" w14:textId="77777777" w:rsidR="00366E43" w:rsidRDefault="00366E43" w:rsidP="00361966">
+                <w:iCs/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0209282D" w14:textId="77777777" w:rsidR="00366E43" w:rsidRPr="00CB0011" w:rsidRDefault="00366E43">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
-                <w:i/>
+                <w:iCs/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="34570271" w14:textId="77777777" w:rsidR="00366E43" w:rsidRDefault="00366E43" w:rsidP="00361966">
+          <w:p w14:paraId="34570271" w14:textId="77777777" w:rsidR="00366E43" w:rsidRPr="00CB0011" w:rsidRDefault="00366E43">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
-                <w:i/>
+                <w:iCs/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3260" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="09057675" w14:textId="77777777" w:rsidR="00366E43" w:rsidRDefault="00366E43" w:rsidP="00361966">
+          <w:p w14:paraId="09057675" w14:textId="77777777" w:rsidR="00366E43" w:rsidRPr="00CB0011" w:rsidRDefault="00366E43">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
-                <w:i/>
+                <w:iCs/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="319E22F9" w14:textId="77777777" w:rsidR="00366E43" w:rsidRDefault="00366E43" w:rsidP="00361966">
+          <w:p w14:paraId="319E22F9" w14:textId="77777777" w:rsidR="00366E43" w:rsidRPr="00CB0011" w:rsidRDefault="00366E43">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
-                <w:i/>
+                <w:iCs/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="7E6BE4D3" w14:textId="68B6697B" w:rsidR="00366E43" w:rsidRDefault="00366E43" w:rsidP="00B4539F">
+    <w:p w14:paraId="7E6BE4D3" w14:textId="68B6697B" w:rsidR="00366E43" w:rsidRPr="00CB0011" w:rsidRDefault="00366E43" w:rsidP="00B4539F">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           <w:b/>
-          <w:i/>
+          <w:iCs/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="38F97730" w14:textId="555E4EAB" w:rsidR="002336E1" w:rsidRDefault="002336E1" w:rsidP="00B4539F">
-[...185 lines deleted...]
-    <w:p w14:paraId="1F2075E6" w14:textId="2BC05DED" w:rsidR="00B4539F" w:rsidRPr="00947E4D" w:rsidRDefault="006524C6" w:rsidP="006524C6">
+    <w:p w14:paraId="1F2075E6" w14:textId="4689D26D" w:rsidR="00B4539F" w:rsidRPr="0081675A" w:rsidRDefault="006524C6" w:rsidP="006524C6">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
-          <w:sz w:val="28"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="00947E4D">
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0081675A">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
-          <w:sz w:val="28"/>
-          <w:szCs w:val="28"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t>Al terminar el recuento de votos</w:t>
       </w:r>
-      <w:r w:rsidR="00947E4D">
+      <w:r w:rsidR="00947E4D" w:rsidRPr="0081675A">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
-          <w:sz w:val="28"/>
-          <w:szCs w:val="28"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidRPr="00947E4D">
+      <w:r w:rsidRPr="0081675A">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
-          <w:sz w:val="28"/>
-          <w:szCs w:val="28"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> l</w:t>
       </w:r>
-      <w:r w:rsidR="000A261B" w:rsidRPr="00947E4D">
+      <w:r w:rsidR="000A261B" w:rsidRPr="0081675A">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
-          <w:sz w:val="28"/>
-          <w:szCs w:val="28"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t>os firmantes</w:t>
       </w:r>
-      <w:r w:rsidR="00B4539F" w:rsidRPr="00947E4D">
+      <w:r w:rsidR="00B4539F" w:rsidRPr="0081675A">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
-          <w:sz w:val="28"/>
-          <w:szCs w:val="28"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="000A261B" w:rsidRPr="00947E4D">
+      <w:r w:rsidR="000A261B" w:rsidRPr="0081675A">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
-          <w:sz w:val="28"/>
-          <w:szCs w:val="28"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t>dan plena fe de la veracidad de</w:t>
       </w:r>
-      <w:r w:rsidR="00B4539F" w:rsidRPr="00947E4D">
+      <w:r w:rsidR="00B4539F" w:rsidRPr="0081675A">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
-          <w:sz w:val="28"/>
-[...65 lines deleted...]
-      <w:r w:rsidRPr="00947E4D">
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> lo indicado en este documento</w:t>
+      </w:r>
+      <w:r w:rsidR="0081675A">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
-          <w:sz w:val="28"/>
-[...51 lines deleted...]
-      <w:r w:rsidRPr="00947E4D">
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00B4539F" w:rsidRPr="0081675A">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
-          <w:sz w:val="28"/>
-[...6 lines deleted...]
-      <w:r w:rsidRPr="00947E4D">
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B644459" w14:textId="309EE37F" w:rsidR="004F0B09" w:rsidRPr="0081675A" w:rsidRDefault="004F0B09" w:rsidP="006524C6">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="18019D3F" w14:textId="426C4033" w:rsidR="004F0B09" w:rsidRPr="0081675A" w:rsidRDefault="004F0B09" w:rsidP="006524C6">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0081675A">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
-          <w:sz w:val="28"/>
-[...6 lines deleted...]
-      <w:r w:rsidR="009B32C6" w:rsidRPr="00947E4D">
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>Firma</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0081675A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>……………………………………………….</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4DE7B500" w14:textId="4D179DFC" w:rsidR="00947E4D" w:rsidRPr="0081675A" w:rsidRDefault="00947E4D" w:rsidP="006524C6">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1E14B659" w14:textId="7C8D7142" w:rsidR="00947E4D" w:rsidRPr="0081675A" w:rsidRDefault="00947E4D" w:rsidP="006524C6">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0081675A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>……………………………………………………………………………………….</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7CEE3A69" w14:textId="21E7531D" w:rsidR="004F0B09" w:rsidRPr="0081675A" w:rsidRDefault="004F0B09" w:rsidP="004F0B09">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0081675A">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
-          <w:sz w:val="28"/>
-[...5 lines deleted...]
-      <w:r w:rsidRPr="00947E4D">
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nombre </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="0081675A">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
-          <w:sz w:val="28"/>
-[...58 lines deleted...]
-        <w:spacing w:after="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>Presidente</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="009B32C6" w:rsidRPr="0081675A">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
-          <w:sz w:val="28"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="002336E1">
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>(a)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0081675A">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
-          <w:sz w:val="28"/>
-[...5 lines deleted...]
-      <w:r w:rsidR="009B32C6" w:rsidRPr="002336E1">
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Comisión Electoral</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7A771B7B" w14:textId="46662F0D" w:rsidR="004F0B09" w:rsidRPr="0081675A" w:rsidRDefault="004F0B09" w:rsidP="004F0B09">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5927EFBF" w14:textId="6C254D0C" w:rsidR="004F0B09" w:rsidRPr="0081675A" w:rsidRDefault="004F0B09" w:rsidP="004F0B09">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7741B8C3" w14:textId="593EF6DF" w:rsidR="004F0B09" w:rsidRPr="0081675A" w:rsidRDefault="004F0B09" w:rsidP="004F0B09">
+      <w:pPr>
+        <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
-          <w:sz w:val="28"/>
-[...36 lines deleted...]
-        <w:spacing w:after="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0081675A">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
-          <w:sz w:val="28"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="00947E4D">
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>Firma</w:t>
+      </w:r>
+      <w:r w:rsidR="009B32C6" w:rsidRPr="0081675A">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
-          <w:sz w:val="28"/>
-[...6 lines deleted...]
-      <w:r w:rsidRPr="00947E4D">
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>…………………………………………….</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5F91B9A1" w14:textId="748B2F8D" w:rsidR="00947E4D" w:rsidRPr="0081675A" w:rsidRDefault="00947E4D" w:rsidP="004F0B09">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1AAC1ACD" w14:textId="4B3FAC37" w:rsidR="00947E4D" w:rsidRPr="0081675A" w:rsidRDefault="00947E4D" w:rsidP="004F0B09">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0081675A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>……………………………………………………………………………………..</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2EC160E1" w14:textId="64BE9E9B" w:rsidR="009B32C6" w:rsidRPr="0081675A" w:rsidRDefault="009B32C6" w:rsidP="004F0B09">
+      <w:pPr>
+        <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
-          <w:sz w:val="28"/>
-[...6 lines deleted...]
-      <w:r w:rsidRPr="00947E4D">
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0081675A">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
-          <w:sz w:val="28"/>
-[...65 lines deleted...]
-      <w:r w:rsidRPr="00947E4D">
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nombre </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="0081675A">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
-          <w:sz w:val="28"/>
-[...44 lines deleted...]
-        <w:spacing w:after="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>Secretario</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="0081675A">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
-          <w:sz w:val="28"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="00947E4D">
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>(a) Comisión Electoral</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4F7A0711" w14:textId="176DEDB9" w:rsidR="009B32C6" w:rsidRPr="0081675A" w:rsidRDefault="009B32C6" w:rsidP="004F0B09">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6F457DD0" w14:textId="57F889D3" w:rsidR="009B32C6" w:rsidRPr="0081675A" w:rsidRDefault="009B32C6" w:rsidP="004F0B09">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="74CC47D4" w14:textId="2F3AF0F9" w:rsidR="009B32C6" w:rsidRPr="0081675A" w:rsidRDefault="009B32C6" w:rsidP="004F0B09">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0081675A">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
-          <w:sz w:val="28"/>
-          <w:szCs w:val="28"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>Firma</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0081675A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>……………………………………………...</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="033B598D" w14:textId="16E72894" w:rsidR="00947E4D" w:rsidRPr="0081675A" w:rsidRDefault="00947E4D" w:rsidP="004F0B09">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3D0C6BA4" w14:textId="6E9F35C9" w:rsidR="00947E4D" w:rsidRPr="0081675A" w:rsidRDefault="00947E4D" w:rsidP="004F0B09">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0081675A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>…………………………………………………………………………………….</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="635000E0" w14:textId="6CDF42EC" w:rsidR="009B32C6" w:rsidRPr="0081675A" w:rsidRDefault="009B32C6" w:rsidP="004F0B09">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0081675A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t>Nombre Tesorero(a) Comisión Electoral</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3D45A501" w14:textId="33D7F267" w:rsidR="009B32C6" w:rsidRDefault="009B32C6" w:rsidP="004F0B09">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           <w:i/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7E7B277D" w14:textId="55A6F0F4" w:rsidR="009B32C6" w:rsidRDefault="009B32C6" w:rsidP="004F0B09">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           <w:i/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="007694F0" w14:textId="603C7BED" w:rsidR="009B32C6" w:rsidRDefault="009B32C6" w:rsidP="004F0B09">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           <w:i/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
     </w:p>
+    <w:p w14:paraId="1E113A63" w14:textId="77777777" w:rsidR="00A472E5" w:rsidRDefault="00A472E5" w:rsidP="004F0B09">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:i/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="275686FD" w14:textId="77777777" w:rsidR="00A472E5" w:rsidRDefault="00A472E5" w:rsidP="004F0B09">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:i/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3E873CAE" w14:textId="77777777" w:rsidR="00A472E5" w:rsidRDefault="00A472E5" w:rsidP="004F0B09">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:i/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
     <w:p w14:paraId="0B6B0A8B" w14:textId="77777777" w:rsidR="009B32C6" w:rsidRDefault="009B32C6" w:rsidP="004F0B09">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           <w:i/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="63313FD6" w14:textId="5A43CEF2" w:rsidR="004F0B09" w:rsidRDefault="004F0B09" w:rsidP="006524C6">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           <w:i/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...99 lines deleted...]
-      </w:r>
     </w:p>
     <w:p w14:paraId="3A5E51C6" w14:textId="5F746AE1" w:rsidR="00605471" w:rsidRDefault="006524C6" w:rsidP="000A261B">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00947E4D">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">LISTADO </w:t>
       </w:r>
       <w:r w:rsidR="00947E4D" w:rsidRPr="00947E4D">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t>ASISTENCIA A ELECCIÓN DEFINITIVA</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="10351E38" w14:textId="385BAA79" w:rsidR="0001187E" w:rsidRPr="00947E4D" w:rsidRDefault="0001187E" w:rsidP="000A261B">
+    <w:p w14:paraId="10351E38" w14:textId="2FB0B421" w:rsidR="0001187E" w:rsidRPr="00947E4D" w:rsidRDefault="0001187E" w:rsidP="000A261B">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
-        <w:t xml:space="preserve">FECHA: </w:t>
+        <w:t>FECHA:</w:t>
+      </w:r>
+      <w:r w:rsidR="0081675A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidR="00283370">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="0081675A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>____________</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4F73F17F" w14:textId="77777777" w:rsidR="00605471" w:rsidRDefault="00605471" w:rsidP="000A261B">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           <w:b/>
           <w:i/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="Tablaconcuadrcula"/>
+        <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3510"/>
         <w:gridCol w:w="1701"/>
         <w:gridCol w:w="2694"/>
         <w:gridCol w:w="1583"/>
       </w:tblGrid>
       <w:tr w:rsidR="00605471" w14:paraId="4A1ACFD8" w14:textId="77777777" w:rsidTr="000A261B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3510" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2E046370" w14:textId="77777777" w:rsidR="00605471" w:rsidRDefault="00605471" w:rsidP="000A261B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:b/>
                 <w:i/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r>
@@ -5568,589 +5596,1403 @@
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:b/>
                 <w:i/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1583" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="68C5E110" w14:textId="77777777" w:rsidR="00605471" w:rsidRDefault="00605471" w:rsidP="00F15C3A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:b/>
                 <w:i/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00605471" w14:paraId="2F96C34B" w14:textId="77777777" w:rsidTr="000A261B">
+      <w:tr w:rsidR="0081675A" w14:paraId="2F96C34B" w14:textId="77777777" w:rsidTr="000A261B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3510" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6EC06A9A" w14:textId="77777777" w:rsidR="00605471" w:rsidRDefault="00605471" w:rsidP="00F15C3A">
-[...9 lines deleted...]
-          <w:p w14:paraId="66C6873C" w14:textId="77777777" w:rsidR="00605471" w:rsidRDefault="00605471" w:rsidP="00F15C3A">
+          <w:p w14:paraId="62A71AC7" w14:textId="77777777" w:rsidR="0081675A" w:rsidRDefault="0081675A" w:rsidP="0081675A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:b/>
+                <w:i/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="66C6873C" w14:textId="77777777" w:rsidR="0081675A" w:rsidRDefault="0081675A" w:rsidP="0081675A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:b/>
                 <w:i/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="693EFB36" w14:textId="77777777" w:rsidR="00605471" w:rsidRDefault="00605471" w:rsidP="00F15C3A">
+          <w:p w14:paraId="693EFB36" w14:textId="77777777" w:rsidR="0081675A" w:rsidRDefault="0081675A" w:rsidP="0081675A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:b/>
                 <w:i/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2694" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="30382E78" w14:textId="77777777" w:rsidR="00605471" w:rsidRDefault="00605471" w:rsidP="00F15C3A">
+          <w:p w14:paraId="30382E78" w14:textId="77777777" w:rsidR="0081675A" w:rsidRDefault="0081675A" w:rsidP="0081675A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:b/>
                 <w:i/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1583" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="765B81FD" w14:textId="77777777" w:rsidR="00605471" w:rsidRDefault="00605471" w:rsidP="00F15C3A">
+          <w:p w14:paraId="765B81FD" w14:textId="77777777" w:rsidR="0081675A" w:rsidRDefault="0081675A" w:rsidP="0081675A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:b/>
                 <w:i/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00605471" w14:paraId="5C42C246" w14:textId="77777777" w:rsidTr="000A261B">
+      <w:tr w:rsidR="0081675A" w14:paraId="5C42C246" w14:textId="77777777" w:rsidTr="000A261B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3510" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="45CEDBCD" w14:textId="77777777" w:rsidR="00605471" w:rsidRDefault="00605471" w:rsidP="00F15C3A">
-[...9 lines deleted...]
-          <w:p w14:paraId="2BD33339" w14:textId="77777777" w:rsidR="00605471" w:rsidRDefault="00605471" w:rsidP="00F15C3A">
+          <w:p w14:paraId="3FBB397B" w14:textId="77777777" w:rsidR="0081675A" w:rsidRDefault="0081675A" w:rsidP="0081675A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:b/>
+                <w:i/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2BD33339" w14:textId="77777777" w:rsidR="0081675A" w:rsidRDefault="0081675A" w:rsidP="0081675A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:b/>
                 <w:i/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6060CCD3" w14:textId="77777777" w:rsidR="00605471" w:rsidRDefault="00605471" w:rsidP="00F15C3A">
+          <w:p w14:paraId="6060CCD3" w14:textId="77777777" w:rsidR="0081675A" w:rsidRDefault="0081675A" w:rsidP="0081675A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:b/>
                 <w:i/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2694" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7C9EA08D" w14:textId="77777777" w:rsidR="00605471" w:rsidRDefault="00605471" w:rsidP="00F15C3A">
+          <w:p w14:paraId="7C9EA08D" w14:textId="77777777" w:rsidR="0081675A" w:rsidRDefault="0081675A" w:rsidP="0081675A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:b/>
                 <w:i/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1583" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6C82429F" w14:textId="77777777" w:rsidR="00605471" w:rsidRDefault="00605471" w:rsidP="00F15C3A">
+          <w:p w14:paraId="6C82429F" w14:textId="77777777" w:rsidR="0081675A" w:rsidRDefault="0081675A" w:rsidP="0081675A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:b/>
                 <w:i/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00605471" w14:paraId="12C6002E" w14:textId="77777777" w:rsidTr="000A261B">
+      <w:tr w:rsidR="0081675A" w14:paraId="12C6002E" w14:textId="77777777" w:rsidTr="000A261B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3510" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0823E2A8" w14:textId="77777777" w:rsidR="00605471" w:rsidRDefault="00605471" w:rsidP="00361966">
-[...9 lines deleted...]
-          <w:p w14:paraId="63BAF7BC" w14:textId="77777777" w:rsidR="00605471" w:rsidRDefault="00605471" w:rsidP="00361966">
+          <w:p w14:paraId="0C9900D3" w14:textId="77777777" w:rsidR="0081675A" w:rsidRDefault="0081675A" w:rsidP="0081675A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:b/>
+                <w:i/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="63BAF7BC" w14:textId="77777777" w:rsidR="0081675A" w:rsidRDefault="0081675A" w:rsidP="0081675A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:b/>
                 <w:i/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="16BEC3B0" w14:textId="77777777" w:rsidR="00605471" w:rsidRDefault="00605471" w:rsidP="00361966">
+          <w:p w14:paraId="16BEC3B0" w14:textId="77777777" w:rsidR="0081675A" w:rsidRDefault="0081675A" w:rsidP="0081675A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:b/>
                 <w:i/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2694" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2F65E8FE" w14:textId="77777777" w:rsidR="00605471" w:rsidRDefault="00605471" w:rsidP="00361966">
+          <w:p w14:paraId="2F65E8FE" w14:textId="77777777" w:rsidR="0081675A" w:rsidRDefault="0081675A" w:rsidP="0081675A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:b/>
                 <w:i/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1583" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="73A818A2" w14:textId="77777777" w:rsidR="00605471" w:rsidRDefault="00605471" w:rsidP="00361966">
+          <w:p w14:paraId="73A818A2" w14:textId="77777777" w:rsidR="0081675A" w:rsidRDefault="0081675A" w:rsidP="0081675A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:b/>
                 <w:i/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00605471" w14:paraId="51AE18BE" w14:textId="77777777" w:rsidTr="000A261B">
+      <w:tr w:rsidR="0081675A" w14:paraId="51AE18BE" w14:textId="77777777" w:rsidTr="000A261B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3510" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5101ABF8" w14:textId="77777777" w:rsidR="00605471" w:rsidRDefault="00605471" w:rsidP="00361966">
+          <w:p w14:paraId="64C149A9" w14:textId="77777777" w:rsidR="0081675A" w:rsidRDefault="0081675A" w:rsidP="0081675A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:b/>
                 <w:i/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="2" w:name="_Hlk100561278"/>
           </w:p>
-          <w:p w14:paraId="482F18F8" w14:textId="77777777" w:rsidR="00605471" w:rsidRDefault="00605471" w:rsidP="00361966">
+          <w:p w14:paraId="482F18F8" w14:textId="77777777" w:rsidR="0081675A" w:rsidRDefault="0081675A" w:rsidP="0081675A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:b/>
                 <w:i/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="51DDADB2" w14:textId="77777777" w:rsidR="00605471" w:rsidRDefault="00605471" w:rsidP="00361966">
+          <w:p w14:paraId="51DDADB2" w14:textId="77777777" w:rsidR="0081675A" w:rsidRDefault="0081675A" w:rsidP="0081675A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:b/>
                 <w:i/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2694" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="405D6A11" w14:textId="77777777" w:rsidR="00605471" w:rsidRDefault="00605471" w:rsidP="00361966">
+          <w:p w14:paraId="405D6A11" w14:textId="77777777" w:rsidR="0081675A" w:rsidRDefault="0081675A" w:rsidP="0081675A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:b/>
                 <w:i/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1583" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5ABAF74D" w14:textId="77777777" w:rsidR="00605471" w:rsidRDefault="00605471" w:rsidP="00361966">
+          <w:p w14:paraId="5ABAF74D" w14:textId="77777777" w:rsidR="0081675A" w:rsidRDefault="0081675A" w:rsidP="0081675A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:b/>
                 <w:i/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00605471" w14:paraId="6F5C3E0B" w14:textId="77777777" w:rsidTr="000A261B">
+      <w:tr w:rsidR="0081675A" w14:paraId="6F5C3E0B" w14:textId="77777777" w:rsidTr="000A261B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3510" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1EF80DB6" w14:textId="77777777" w:rsidR="00605471" w:rsidRDefault="00605471" w:rsidP="00361966">
-[...9 lines deleted...]
-          <w:p w14:paraId="2D32CD0B" w14:textId="77777777" w:rsidR="00605471" w:rsidRDefault="00605471" w:rsidP="00361966">
+          <w:p w14:paraId="6859A7CA" w14:textId="77777777" w:rsidR="0081675A" w:rsidRDefault="0081675A" w:rsidP="0081675A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:b/>
+                <w:i/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2D32CD0B" w14:textId="77777777" w:rsidR="0081675A" w:rsidRDefault="0081675A" w:rsidP="0081675A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:b/>
                 <w:i/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="10F0F53E" w14:textId="77777777" w:rsidR="00605471" w:rsidRDefault="00605471" w:rsidP="00361966">
+          <w:p w14:paraId="10F0F53E" w14:textId="77777777" w:rsidR="0081675A" w:rsidRDefault="0081675A" w:rsidP="0081675A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:b/>
                 <w:i/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2694" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="06FD01A0" w14:textId="77777777" w:rsidR="00605471" w:rsidRDefault="00605471" w:rsidP="00361966">
+          <w:p w14:paraId="06FD01A0" w14:textId="77777777" w:rsidR="0081675A" w:rsidRDefault="0081675A" w:rsidP="0081675A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:b/>
                 <w:i/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1583" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="33341026" w14:textId="77777777" w:rsidR="00605471" w:rsidRDefault="00605471" w:rsidP="00361966">
+          <w:p w14:paraId="33341026" w14:textId="77777777" w:rsidR="0081675A" w:rsidRDefault="0081675A" w:rsidP="0081675A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:b/>
+                <w:i/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0081675A" w14:paraId="4DBC2B31" w14:textId="77777777" w:rsidTr="000A261B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3510" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="46D1DFB3" w14:textId="77777777" w:rsidR="0081675A" w:rsidRDefault="0081675A" w:rsidP="0081675A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:b/>
+                <w:i/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="748EB075" w14:textId="77777777" w:rsidR="0081675A" w:rsidRDefault="0081675A" w:rsidP="0081675A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:b/>
+                <w:i/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="21146FF1" w14:textId="77777777" w:rsidR="0081675A" w:rsidRDefault="0081675A" w:rsidP="0081675A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:b/>
+                <w:i/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2694" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="281738B5" w14:textId="77777777" w:rsidR="0081675A" w:rsidRDefault="0081675A" w:rsidP="0081675A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:b/>
+                <w:i/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1583" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1DE74E86" w14:textId="77777777" w:rsidR="0081675A" w:rsidRDefault="0081675A" w:rsidP="0081675A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:b/>
+                <w:i/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0081675A" w14:paraId="6A3BA0C5" w14:textId="77777777" w:rsidTr="000A261B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3510" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0C9385ED" w14:textId="77777777" w:rsidR="0081675A" w:rsidRDefault="0081675A" w:rsidP="0081675A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:b/>
+                <w:i/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2B21E8CF" w14:textId="77777777" w:rsidR="0081675A" w:rsidRDefault="0081675A" w:rsidP="0081675A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:b/>
+                <w:i/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4EED27B6" w14:textId="77777777" w:rsidR="0081675A" w:rsidRDefault="0081675A" w:rsidP="0081675A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:b/>
+                <w:i/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2694" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7B195B23" w14:textId="77777777" w:rsidR="0081675A" w:rsidRDefault="0081675A" w:rsidP="0081675A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:b/>
+                <w:i/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1583" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="16CA4EBF" w14:textId="77777777" w:rsidR="0081675A" w:rsidRDefault="0081675A" w:rsidP="0081675A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:b/>
+                <w:i/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0081675A" w14:paraId="44F3C7D1" w14:textId="77777777" w:rsidTr="000A261B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3510" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5745841A" w14:textId="77777777" w:rsidR="0081675A" w:rsidRDefault="0081675A" w:rsidP="0081675A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:b/>
+                <w:i/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6EEA0525" w14:textId="77777777" w:rsidR="0081675A" w:rsidRDefault="0081675A" w:rsidP="0081675A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:b/>
+                <w:i/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="22D446D7" w14:textId="77777777" w:rsidR="0081675A" w:rsidRDefault="0081675A" w:rsidP="0081675A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:b/>
+                <w:i/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2694" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="44AE7D3F" w14:textId="77777777" w:rsidR="0081675A" w:rsidRDefault="0081675A" w:rsidP="0081675A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:b/>
+                <w:i/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1583" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7507BD3D" w14:textId="77777777" w:rsidR="0081675A" w:rsidRDefault="0081675A" w:rsidP="0081675A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:b/>
+                <w:i/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0081675A" w14:paraId="4BF50E39" w14:textId="77777777" w:rsidTr="000A261B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3510" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="132F78D3" w14:textId="77777777" w:rsidR="0081675A" w:rsidRDefault="0081675A" w:rsidP="0081675A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:b/>
+                <w:i/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="00355DCF" w14:textId="77777777" w:rsidR="0081675A" w:rsidRDefault="0081675A" w:rsidP="0081675A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:b/>
+                <w:i/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1A5C7CE2" w14:textId="77777777" w:rsidR="0081675A" w:rsidRDefault="0081675A" w:rsidP="0081675A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:b/>
+                <w:i/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2694" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="692FA3CC" w14:textId="77777777" w:rsidR="0081675A" w:rsidRDefault="0081675A" w:rsidP="0081675A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:b/>
+                <w:i/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1583" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="63ABAC12" w14:textId="77777777" w:rsidR="0081675A" w:rsidRDefault="0081675A" w:rsidP="0081675A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:b/>
                 <w:i/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:bookmarkEnd w:id="2"/>
     <w:p w14:paraId="33820F39" w14:textId="77777777" w:rsidR="00F15C3A" w:rsidRPr="00465043" w:rsidRDefault="003F3FD9" w:rsidP="00F15C3A">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           <w:i/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00465043">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           <w:b/>
           <w:i/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00F15C3A" w:rsidRPr="00465043" w:rsidSect="002336E1">
-      <w:pgSz w:w="12240" w:h="15840" w:code="1"/>
+    <w:sectPr w:rsidR="00F15C3A" w:rsidRPr="00465043" w:rsidSect="006715A8">
+      <w:headerReference w:type="default" r:id="rId7"/>
+      <w:footerReference w:type="default" r:id="rId8"/>
+      <w:pgSz w:w="12240" w:h="18720" w:code="14"/>
       <w:pgMar w:top="1135" w:right="1041" w:bottom="709" w:left="1701" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
+<file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:endnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="6022529E" w14:textId="77777777" w:rsidR="000E2807" w:rsidRDefault="000E2807" w:rsidP="00F7239D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+  <w:endnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="62828719" w14:textId="77777777" w:rsidR="000E2807" w:rsidRDefault="000E2807" w:rsidP="00F7239D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+</w:endnotes>
+</file>
+
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:font w:name="Times New Roman">
+    <w:panose1 w:val="02020603050405020304"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
-  </w:font>
-[...5 lines deleted...]
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Arial">
+    <w:panose1 w:val="020B0604020202020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="SimSun">
     <w:altName w:val="宋体"/>
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000003" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
+    <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Argentum Sans Light">
+    <w:altName w:val="Calibri"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000007" w:usb1="00000001" w:usb2="00000000" w:usb3="00000000" w:csb0="00000193" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Argentum Sans">
+    <w:altName w:val="Calibri"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000007" w:usb1="00000001" w:usb2="00000000" w:usb3="00000000" w:csb0="00000193" w:csb1="00000000"/>
+  </w:font>
 </w:fonts>
 </file>
 
+<file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="76CED748" w14:textId="1918F85E" w:rsidR="00A602CC" w:rsidRDefault="00A602CC">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:noProof/>
+        <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+        <w:lang w:eastAsia="es-CL"/>
+      </w:rPr>
+      <w:drawing>
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658242" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6DFCF421" wp14:editId="7FE45F40">
+          <wp:simplePos x="0" y="0"/>
+          <wp:positionH relativeFrom="page">
+            <wp:posOffset>1833</wp:posOffset>
+          </wp:positionH>
+          <wp:positionV relativeFrom="paragraph">
+            <wp:posOffset>-379563</wp:posOffset>
+          </wp:positionV>
+          <wp:extent cx="7769860" cy="990600"/>
+          <wp:effectExtent l="0" t="0" r="0" b="0"/>
+          <wp:wrapNone/>
+          <wp:docPr id="19" name="Imagen 19"/>
+          <wp:cNvGraphicFramePr>
+            <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+          </wp:cNvGraphicFramePr>
+          <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+              <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:nvPicPr>
+                  <pic:cNvPr id="13" name="Presentación - Tocopilla_--12.png"/>
+                  <pic:cNvPicPr/>
+                </pic:nvPicPr>
+                <pic:blipFill>
+                  <a:blip r:embed="rId1" cstate="print">
+                    <a:extLst>
+                      <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                        <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                      </a:ext>
+                    </a:extLst>
+                  </a:blip>
+                  <a:stretch>
+                    <a:fillRect/>
+                  </a:stretch>
+                </pic:blipFill>
+                <pic:spPr>
+                  <a:xfrm>
+                    <a:off x="0" y="0"/>
+                    <a:ext cx="7769860" cy="990600"/>
+                  </a:xfrm>
+                  <a:prstGeom prst="rect">
+                    <a:avLst/>
+                  </a:prstGeom>
+                </pic:spPr>
+              </pic:pic>
+            </a:graphicData>
+          </a:graphic>
+          <wp14:sizeRelH relativeFrom="margin">
+            <wp14:pctWidth>0</wp14:pctWidth>
+          </wp14:sizeRelH>
+          <wp14:sizeRelV relativeFrom="margin">
+            <wp14:pctHeight>0</wp14:pctHeight>
+          </wp14:sizeRelV>
+        </wp:anchor>
+      </w:drawing>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:footnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="48BA1715" w14:textId="77777777" w:rsidR="000E2807" w:rsidRDefault="000E2807" w:rsidP="00F7239D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="77CB0926" w14:textId="77777777" w:rsidR="000E2807" w:rsidRDefault="000E2807" w:rsidP="00F7239D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+</w:footnotes>
+</file>
+
+<file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="354755FD" w14:textId="015C866C" w:rsidR="00F7239D" w:rsidRDefault="00F7239D">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="es-CL"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658241" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1C757734" wp14:editId="30E14EC6">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="column">
+                <wp:posOffset>5240020</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="paragraph">
+                <wp:posOffset>-206536</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="1215390" cy="742315"/>
+              <wp:effectExtent l="0" t="0" r="0" b="635"/>
+              <wp:wrapNone/>
+              <wp:docPr id="1684539947" name="Cuadro de texto 1"/>
+              <wp:cNvGraphicFramePr>
+                <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+              </wp:cNvGraphicFramePr>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1">
+                      <a:spLocks/>
+                    </wps:cNvSpPr>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="1215390" cy="742315"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:noFill/>
+                      <a:ln>
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="6A4E3F0B" w14:textId="77777777" w:rsidR="00F7239D" w:rsidRPr="00B27EEC" w:rsidRDefault="00F7239D" w:rsidP="00F7239D">
+                          <w:pPr>
+                            <w:pStyle w:val="Header"/>
+                            <w:spacing w:line="360" w:lineRule="auto"/>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Argentum Sans Light" w:hAnsi="Argentum Sans Light" w:cstheme="majorHAnsi"/>
+                              <w:i/>
+                              <w:iCs/>
+                              <w:noProof/>
+                              <w:color w:val="948A54" w:themeColor="background2" w:themeShade="80"/>
+                              <w:sz w:val="14"/>
+                              <w:szCs w:val="72"/>
+                              <w:lang w:val="pt-BR"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r w:rsidRPr="00B27EEC">
+                            <w:rPr>
+                              <w:rFonts w:ascii="Argentum Sans Light" w:hAnsi="Argentum Sans Light" w:cstheme="majorHAnsi"/>
+                              <w:iCs/>
+                              <w:noProof/>
+                              <w:color w:val="948A54" w:themeColor="background2" w:themeShade="80"/>
+                              <w:sz w:val="14"/>
+                              <w:szCs w:val="72"/>
+                              <w:lang w:val="pt-BR"/>
+                            </w:rPr>
+                            <w:t xml:space="preserve">55 2 421308      </w:t>
+                          </w:r>
+                        </w:p>
+                        <w:p w14:paraId="56D57185" w14:textId="77777777" w:rsidR="00F7239D" w:rsidRPr="00B27EEC" w:rsidRDefault="00F7239D" w:rsidP="00F7239D">
+                          <w:pPr>
+                            <w:pStyle w:val="Header"/>
+                            <w:spacing w:line="360" w:lineRule="auto"/>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Argentum Sans Light" w:hAnsi="Argentum Sans Light" w:cstheme="majorHAnsi"/>
+                              <w:i/>
+                              <w:iCs/>
+                              <w:noProof/>
+                              <w:color w:val="948A54" w:themeColor="background2" w:themeShade="80"/>
+                              <w:sz w:val="14"/>
+                              <w:szCs w:val="72"/>
+                              <w:lang w:val="pt-BR"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r w:rsidRPr="00B27EEC">
+                            <w:rPr>
+                              <w:rFonts w:ascii="Argentum Sans Light" w:hAnsi="Argentum Sans Light" w:cstheme="majorHAnsi"/>
+                              <w:iCs/>
+                              <w:noProof/>
+                              <w:color w:val="948A54" w:themeColor="background2" w:themeShade="80"/>
+                              <w:sz w:val="14"/>
+                              <w:szCs w:val="72"/>
+                              <w:lang w:val="pt-BR"/>
+                            </w:rPr>
+                            <w:t>Aníbal Pinto 1305</w:t>
+                          </w:r>
+                        </w:p>
+                        <w:p w14:paraId="5570EF87" w14:textId="77777777" w:rsidR="00F7239D" w:rsidRPr="00B27EEC" w:rsidRDefault="00F7239D" w:rsidP="00F7239D">
+                          <w:pPr>
+                            <w:pStyle w:val="Header"/>
+                            <w:spacing w:line="360" w:lineRule="auto"/>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Argentum Sans Light" w:hAnsi="Argentum Sans Light" w:cstheme="majorHAnsi"/>
+                              <w:i/>
+                              <w:iCs/>
+                              <w:noProof/>
+                              <w:color w:val="948A54" w:themeColor="background2" w:themeShade="80"/>
+                              <w:sz w:val="14"/>
+                              <w:szCs w:val="72"/>
+                              <w:lang w:val="pt-BR"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r w:rsidRPr="00B27EEC">
+                            <w:rPr>
+                              <w:rFonts w:ascii="Argentum Sans Light" w:hAnsi="Argentum Sans Light" w:cstheme="majorHAnsi"/>
+                              <w:iCs/>
+                              <w:noProof/>
+                              <w:color w:val="948A54" w:themeColor="background2" w:themeShade="80"/>
+                              <w:sz w:val="14"/>
+                              <w:szCs w:val="72"/>
+                              <w:lang w:val="pt-BR"/>
+                            </w:rPr>
+                            <w:t>oficinapartes@imtocopilla.cl</w:t>
+                          </w:r>
+                        </w:p>
+                        <w:p w14:paraId="68A203AE" w14:textId="77777777" w:rsidR="00F7239D" w:rsidRPr="00B27EEC" w:rsidRDefault="00F7239D" w:rsidP="00F7239D">
+                          <w:pPr>
+                            <w:pStyle w:val="Header"/>
+                            <w:spacing w:line="360" w:lineRule="auto"/>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Argentum Sans" w:hAnsi="Argentum Sans" w:cstheme="majorHAnsi"/>
+                              <w:b/>
+                              <w:i/>
+                              <w:iCs/>
+                              <w:noProof/>
+                              <w:color w:val="003DA6"/>
+                              <w:sz w:val="14"/>
+                              <w:szCs w:val="72"/>
+                              <w:lang w:val="pt-BR"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r w:rsidRPr="00B27EEC">
+                            <w:rPr>
+                              <w:rFonts w:ascii="Argentum Sans" w:hAnsi="Argentum Sans" w:cstheme="majorHAnsi"/>
+                              <w:b/>
+                              <w:iCs/>
+                              <w:noProof/>
+                              <w:color w:val="003DA6"/>
+                              <w:sz w:val="14"/>
+                              <w:szCs w:val="72"/>
+                              <w:lang w:val="pt-BR"/>
+                            </w:rPr>
+                            <w:t>www.imtocopilla.cl</w:t>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="none" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="page">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="1C757734" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="Cuadro de texto 1" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:412.6pt;margin-top:-16.25pt;width:95.7pt;height:58.45pt;z-index:-251658239;visibility:visible;mso-wrap-style:none;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDEzIgBHgIAAEgEAAAOAAAAZHJzL2Uyb0RvYy54bWysVFFv2yAQfp+0/4B4XxynydpacaqsVaZJ&#10;UVspnfpMMMTWgENAYme/fgd2mqzb07QXfMcdx933fXh+12lFDsL5BkxJ89GYEmE4VI3ZlfT7y+rT&#10;DSU+MFMxBUaU9Cg8vVt8/DBvbSEmUIOqhCNYxPiitSWtQ7BFlnleC838CKwwGJTgNAvoul1WOdZi&#10;da2yyXj8OWvBVdYBF97j7kMfpItUX0rBw5OUXgSiSoq9hbS6tG7jmi3mrNg5ZuuGD22wf+hCs8bg&#10;pW+lHlhgZO+aP0rphjvwIMOIg85AyoaLNANOk4/fTbOpmRVpFgTH2zeY/P8ryx8PG/vsSOi+QIcE&#10;piG8XQP/4RGbrLW+GHIipr7wmB0H7aTT8YsjEDyI2B7f8BRdIDxWm+Szq1sMcYxdTydX+SwCnp1P&#10;W+fDVwGaRKOkDvlKHbDD2oc+9ZQSLzOwapRKnCnz2wbW7HdEIn04fW44WqHbdng2mluojji1g14Q&#10;3vJVgx2smQ/PzKECsGlUdXjCRSpoSwqDRUkN7uff9mM+EoNRSlpUVEkNSp4S9c0gYbf5dBoFmJzp&#10;7HqCjruMbC8jZq/vASWb4+uxPJkxP6iTKR3oV5T+Mt6JIWY43lzScDLvQ69yfDpcLJcpCSVnWVib&#10;jeUnqiO6L90rc3agICB5j3BSHiveMdHnRui9Xe4D8pFoOmM6aAblmogenlZ8D5d+yjr/ABa/AAAA&#10;//8DAFBLAwQUAAYACAAAACEAqaxaMt4AAAALAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQU7DMBBF&#10;90jcwRokdq2dkEQljVOhAmugcAA3duOQeBzFbhs4PdMVXY7+1/tvqs3sBnYyU+g8SkiWApjBxusO&#10;Wwlfn6+LFbAQFWo1eDQSfkyATX17U6lS+zN+mNMutowgGEolwcY4lpyHxhqnwtKPBik7+MmpSOfU&#10;cj2pM8HdwFMhCu5Uh7Rg1Wi21jT97ugkrIR76/vH9D247DfJ7fbZv4zfUt7fzU9rYNHM8b8MF31S&#10;h5qc9v6IOrCBGGmeUlXC4iHNgV0aIikKYHvKsgx4XfHrH+o/AAAA//8DAFBLAQItABQABgAIAAAA&#10;IQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0A&#10;FAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0A&#10;FAAGAAgAAAAhAMTMiAEeAgAASAQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsB&#10;Ai0AFAAGAAgAAAAhAKmsWjLeAAAACwEAAA8AAAAAAAAAAAAAAAAAeAQAAGRycy9kb3ducmV2Lnht&#10;bFBLBQYAAAAABAAEAPMAAACDBQAAAAA=&#10;" filled="f" stroked="f">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="6A4E3F0B" w14:textId="77777777" w:rsidR="00F7239D" w:rsidRPr="00B27EEC" w:rsidRDefault="00F7239D" w:rsidP="00F7239D">
+                    <w:pPr>
+                      <w:pStyle w:val="Header"/>
+                      <w:spacing w:line="360" w:lineRule="auto"/>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Argentum Sans Light" w:hAnsi="Argentum Sans Light" w:cstheme="majorHAnsi"/>
+                        <w:i/>
+                        <w:iCs/>
+                        <w:noProof/>
+                        <w:color w:val="948A54" w:themeColor="background2" w:themeShade="80"/>
+                        <w:sz w:val="14"/>
+                        <w:szCs w:val="72"/>
+                        <w:lang w:val="pt-BR"/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r w:rsidRPr="00B27EEC">
+                      <w:rPr>
+                        <w:rFonts w:ascii="Argentum Sans Light" w:hAnsi="Argentum Sans Light" w:cstheme="majorHAnsi"/>
+                        <w:iCs/>
+                        <w:noProof/>
+                        <w:color w:val="948A54" w:themeColor="background2" w:themeShade="80"/>
+                        <w:sz w:val="14"/>
+                        <w:szCs w:val="72"/>
+                        <w:lang w:val="pt-BR"/>
+                      </w:rPr>
+                      <w:t xml:space="preserve">55 2 421308      </w:t>
+                    </w:r>
+                  </w:p>
+                  <w:p w14:paraId="56D57185" w14:textId="77777777" w:rsidR="00F7239D" w:rsidRPr="00B27EEC" w:rsidRDefault="00F7239D" w:rsidP="00F7239D">
+                    <w:pPr>
+                      <w:pStyle w:val="Header"/>
+                      <w:spacing w:line="360" w:lineRule="auto"/>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Argentum Sans Light" w:hAnsi="Argentum Sans Light" w:cstheme="majorHAnsi"/>
+                        <w:i/>
+                        <w:iCs/>
+                        <w:noProof/>
+                        <w:color w:val="948A54" w:themeColor="background2" w:themeShade="80"/>
+                        <w:sz w:val="14"/>
+                        <w:szCs w:val="72"/>
+                        <w:lang w:val="pt-BR"/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r w:rsidRPr="00B27EEC">
+                      <w:rPr>
+                        <w:rFonts w:ascii="Argentum Sans Light" w:hAnsi="Argentum Sans Light" w:cstheme="majorHAnsi"/>
+                        <w:iCs/>
+                        <w:noProof/>
+                        <w:color w:val="948A54" w:themeColor="background2" w:themeShade="80"/>
+                        <w:sz w:val="14"/>
+                        <w:szCs w:val="72"/>
+                        <w:lang w:val="pt-BR"/>
+                      </w:rPr>
+                      <w:t>Aníbal Pinto 1305</w:t>
+                    </w:r>
+                  </w:p>
+                  <w:p w14:paraId="5570EF87" w14:textId="77777777" w:rsidR="00F7239D" w:rsidRPr="00B27EEC" w:rsidRDefault="00F7239D" w:rsidP="00F7239D">
+                    <w:pPr>
+                      <w:pStyle w:val="Header"/>
+                      <w:spacing w:line="360" w:lineRule="auto"/>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Argentum Sans Light" w:hAnsi="Argentum Sans Light" w:cstheme="majorHAnsi"/>
+                        <w:i/>
+                        <w:iCs/>
+                        <w:noProof/>
+                        <w:color w:val="948A54" w:themeColor="background2" w:themeShade="80"/>
+                        <w:sz w:val="14"/>
+                        <w:szCs w:val="72"/>
+                        <w:lang w:val="pt-BR"/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r w:rsidRPr="00B27EEC">
+                      <w:rPr>
+                        <w:rFonts w:ascii="Argentum Sans Light" w:hAnsi="Argentum Sans Light" w:cstheme="majorHAnsi"/>
+                        <w:iCs/>
+                        <w:noProof/>
+                        <w:color w:val="948A54" w:themeColor="background2" w:themeShade="80"/>
+                        <w:sz w:val="14"/>
+                        <w:szCs w:val="72"/>
+                        <w:lang w:val="pt-BR"/>
+                      </w:rPr>
+                      <w:t>oficinapartes@imtocopilla.cl</w:t>
+                    </w:r>
+                  </w:p>
+                  <w:p w14:paraId="68A203AE" w14:textId="77777777" w:rsidR="00F7239D" w:rsidRPr="00B27EEC" w:rsidRDefault="00F7239D" w:rsidP="00F7239D">
+                    <w:pPr>
+                      <w:pStyle w:val="Header"/>
+                      <w:spacing w:line="360" w:lineRule="auto"/>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Argentum Sans" w:hAnsi="Argentum Sans" w:cstheme="majorHAnsi"/>
+                        <w:b/>
+                        <w:i/>
+                        <w:iCs/>
+                        <w:noProof/>
+                        <w:color w:val="003DA6"/>
+                        <w:sz w:val="14"/>
+                        <w:szCs w:val="72"/>
+                        <w:lang w:val="pt-BR"/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r w:rsidRPr="00B27EEC">
+                      <w:rPr>
+                        <w:rFonts w:ascii="Argentum Sans" w:hAnsi="Argentum Sans" w:cstheme="majorHAnsi"/>
+                        <w:b/>
+                        <w:iCs/>
+                        <w:noProof/>
+                        <w:color w:val="003DA6"/>
+                        <w:sz w:val="14"/>
+                        <w:szCs w:val="72"/>
+                        <w:lang w:val="pt-BR"/>
+                      </w:rPr>
+                      <w:t>www.imtocopilla.cl</w:t>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="es-CL"/>
+      </w:rPr>
+      <w:drawing>
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0E102126" wp14:editId="0CBEE987">
+          <wp:simplePos x="0" y="0"/>
+          <wp:positionH relativeFrom="column">
+            <wp:posOffset>-1009811</wp:posOffset>
+          </wp:positionH>
+          <wp:positionV relativeFrom="paragraph">
+            <wp:posOffset>-321310</wp:posOffset>
+          </wp:positionV>
+          <wp:extent cx="3219450" cy="1381125"/>
+          <wp:effectExtent l="0" t="0" r="0" b="0"/>
+          <wp:wrapNone/>
+          <wp:docPr id="18" name="Imagen 18"/>
+          <wp:cNvGraphicFramePr>
+            <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+          </wp:cNvGraphicFramePr>
+          <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+              <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:nvPicPr>
+                  <pic:cNvPr id="10" name="Logo - Municipalidad Tocopilla_logo vertical color-04.png"/>
+                  <pic:cNvPicPr/>
+                </pic:nvPicPr>
+                <pic:blipFill>
+                  <a:blip r:embed="rId1" cstate="print">
+                    <a:extLst>
+                      <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                        <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                      </a:ext>
+                    </a:extLst>
+                  </a:blip>
+                  <a:stretch>
+                    <a:fillRect/>
+                  </a:stretch>
+                </pic:blipFill>
+                <pic:spPr>
+                  <a:xfrm>
+                    <a:off x="0" y="0"/>
+                    <a:ext cx="3219450" cy="1381125"/>
+                  </a:xfrm>
+                  <a:prstGeom prst="rect">
+                    <a:avLst/>
+                  </a:prstGeom>
+                </pic:spPr>
+              </pic:pic>
+            </a:graphicData>
+          </a:graphic>
+          <wp14:sizeRelH relativeFrom="margin">
+            <wp14:pctWidth>0</wp14:pctWidth>
+          </wp14:sizeRelH>
+          <wp14:sizeRelV relativeFrom="margin">
+            <wp14:pctHeight>0</wp14:pctHeight>
+          </wp14:sizeRelV>
+        </wp:anchor>
+      </w:drawing>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0EF2798C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="6B40ED70"/>
     <w:lvl w:ilvl="0" w:tplc="340A000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="720" w:hanging="360"/>
+        <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="340A0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1440" w:hanging="360"/>
+        <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="340A001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="2160" w:hanging="180"/>
+        <w:ind w:left="1800" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="340A000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2880" w:hanging="360"/>
+        <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="340A0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3600" w:hanging="360"/>
+        <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="340A001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="4320" w:hanging="180"/>
+        <w:ind w:left="3960" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="340A000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5040" w:hanging="360"/>
+        <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="340A0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5760" w:hanging="360"/>
+        <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="340A001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="6480" w:hanging="180"/>
+        <w:ind w:left="6120" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1E7B0F43"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="67382C30"/>
     <w:lvl w:ilvl="0" w:tplc="340A000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="340A0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
@@ -6283,50 +7125,139 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="340A0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="340A001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="24946B5F"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="A3FC9E88"/>
+    <w:lvl w:ilvl="0" w:tplc="340A0015">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="upperLetter"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="340A0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="340A001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="340A000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="340A0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="340A001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="340A000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="340A0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="340A001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="388336A9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="4ECECB00"/>
     <w:lvl w:ilvl="0" w:tplc="340A0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="340A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -6395,51 +7326,51 @@
     <w:lvl w:ilvl="7" w:tplc="340A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="340A0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5F521795"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="C926649E"/>
     <w:lvl w:ilvl="0" w:tplc="340A000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="340A0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="340A001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -6481,51 +7412,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="340A0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="340A001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="71A05A99"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="C3B46BEE"/>
     <w:lvl w:ilvl="0" w:tplc="340A000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="340A0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="340A001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -6567,198 +7498,267 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="340A0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="340A001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1" w16cid:durableId="1086656348">
+  <w:num w:numId="1" w16cid:durableId="1525288407">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="1938901503">
+  <w:num w:numId="2" w16cid:durableId="1176649793">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="1758207444">
-[...2 lines deleted...]
-  <w:num w:numId="4" w16cid:durableId="307789220">
+  <w:num w:numId="3" w16cid:durableId="132332407">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="5" w16cid:durableId="391587183">
+  <w:num w:numId="4" w16cid:durableId="1078863359">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="12994876">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="6" w16cid:durableId="596597694">
-    <w:abstractNumId w:val="5"/>
+  <w:num w:numId="6" w16cid:durableId="803080261">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="7" w16cid:durableId="137303674">
+    <w:abstractNumId w:val="3"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:hdrShapeDefaults>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+  </w:hdrShapeDefaults>
+  <w:footnotePr>
+    <w:footnote w:id="-1"/>
+    <w:footnote w:id="0"/>
+  </w:footnotePr>
+  <w:endnotePr>
+    <w:endnote w:id="-1"/>
+    <w:endnote w:id="0"/>
+  </w:endnotePr>
   <w:compat>
-    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00E336A5"/>
     <w:rsid w:val="0001187E"/>
     <w:rsid w:val="000355F5"/>
+    <w:rsid w:val="00067297"/>
     <w:rsid w:val="000755D2"/>
     <w:rsid w:val="000A261B"/>
+    <w:rsid w:val="000C08BE"/>
     <w:rsid w:val="000C4F55"/>
+    <w:rsid w:val="000D18BE"/>
+    <w:rsid w:val="000D44A3"/>
     <w:rsid w:val="000E24F4"/>
+    <w:rsid w:val="000E2807"/>
     <w:rsid w:val="00107BAA"/>
     <w:rsid w:val="0011403C"/>
     <w:rsid w:val="00123BDE"/>
+    <w:rsid w:val="001A398A"/>
     <w:rsid w:val="001B79E3"/>
     <w:rsid w:val="001C3B1C"/>
+    <w:rsid w:val="001D4BCE"/>
     <w:rsid w:val="001E4ABD"/>
     <w:rsid w:val="002066EE"/>
+    <w:rsid w:val="002118A8"/>
     <w:rsid w:val="002336E1"/>
+    <w:rsid w:val="00246B7B"/>
     <w:rsid w:val="00261FB8"/>
+    <w:rsid w:val="00283370"/>
+    <w:rsid w:val="00317D97"/>
+    <w:rsid w:val="00317E25"/>
+    <w:rsid w:val="003437C0"/>
     <w:rsid w:val="00345FAB"/>
     <w:rsid w:val="00355A1B"/>
+    <w:rsid w:val="00360EF7"/>
     <w:rsid w:val="00361E06"/>
     <w:rsid w:val="00366E43"/>
     <w:rsid w:val="00374B6F"/>
+    <w:rsid w:val="0039202A"/>
     <w:rsid w:val="003C74D4"/>
     <w:rsid w:val="003F3FD9"/>
+    <w:rsid w:val="0041448A"/>
     <w:rsid w:val="00451C15"/>
     <w:rsid w:val="00457F0C"/>
     <w:rsid w:val="00465043"/>
     <w:rsid w:val="00474B76"/>
     <w:rsid w:val="00480E36"/>
     <w:rsid w:val="00497F12"/>
     <w:rsid w:val="004F0B09"/>
-    <w:rsid w:val="005B40A1"/>
+    <w:rsid w:val="004F0CE0"/>
+    <w:rsid w:val="00527895"/>
+    <w:rsid w:val="005445BE"/>
+    <w:rsid w:val="00555FF5"/>
+    <w:rsid w:val="00581616"/>
     <w:rsid w:val="005C3CA3"/>
+    <w:rsid w:val="005D60DD"/>
+    <w:rsid w:val="005E6317"/>
     <w:rsid w:val="00605471"/>
     <w:rsid w:val="00605620"/>
     <w:rsid w:val="006308D3"/>
+    <w:rsid w:val="00647455"/>
+    <w:rsid w:val="0065014D"/>
     <w:rsid w:val="006524C6"/>
+    <w:rsid w:val="006715A8"/>
     <w:rsid w:val="00675E5D"/>
+    <w:rsid w:val="0068476C"/>
     <w:rsid w:val="0068560C"/>
-    <w:rsid w:val="006B7657"/>
+    <w:rsid w:val="00701FD1"/>
+    <w:rsid w:val="00736CA1"/>
+    <w:rsid w:val="007457D8"/>
+    <w:rsid w:val="00765DF3"/>
     <w:rsid w:val="007705FB"/>
     <w:rsid w:val="00775549"/>
     <w:rsid w:val="007B0B9D"/>
     <w:rsid w:val="007B4E1A"/>
     <w:rsid w:val="007C70F5"/>
     <w:rsid w:val="007E3616"/>
     <w:rsid w:val="007E69AA"/>
     <w:rsid w:val="008116E9"/>
+    <w:rsid w:val="0081675A"/>
     <w:rsid w:val="008559E6"/>
     <w:rsid w:val="008A4370"/>
+    <w:rsid w:val="008C6329"/>
     <w:rsid w:val="008E5896"/>
+    <w:rsid w:val="00903052"/>
     <w:rsid w:val="0093068D"/>
     <w:rsid w:val="00947E4D"/>
     <w:rsid w:val="0095647C"/>
     <w:rsid w:val="009A1F3E"/>
     <w:rsid w:val="009B32C6"/>
+    <w:rsid w:val="009D3839"/>
     <w:rsid w:val="00A00433"/>
+    <w:rsid w:val="00A02F42"/>
     <w:rsid w:val="00A061A2"/>
+    <w:rsid w:val="00A16FFD"/>
     <w:rsid w:val="00A359E0"/>
     <w:rsid w:val="00A46FB1"/>
+    <w:rsid w:val="00A472E5"/>
+    <w:rsid w:val="00A602CC"/>
     <w:rsid w:val="00A72D77"/>
     <w:rsid w:val="00A753FA"/>
+    <w:rsid w:val="00AC47A9"/>
     <w:rsid w:val="00AC4CA5"/>
     <w:rsid w:val="00AD7E44"/>
+    <w:rsid w:val="00AF4689"/>
     <w:rsid w:val="00B06026"/>
     <w:rsid w:val="00B33597"/>
     <w:rsid w:val="00B42BD8"/>
     <w:rsid w:val="00B4539F"/>
     <w:rsid w:val="00B64AEC"/>
+    <w:rsid w:val="00C01935"/>
+    <w:rsid w:val="00C03B7F"/>
+    <w:rsid w:val="00C27461"/>
+    <w:rsid w:val="00C7353E"/>
     <w:rsid w:val="00C856BE"/>
+    <w:rsid w:val="00C8735A"/>
+    <w:rsid w:val="00CB0011"/>
+    <w:rsid w:val="00CC1643"/>
+    <w:rsid w:val="00CF4A6A"/>
     <w:rsid w:val="00D053A5"/>
+    <w:rsid w:val="00D50119"/>
+    <w:rsid w:val="00D978CB"/>
+    <w:rsid w:val="00DA7C40"/>
     <w:rsid w:val="00DE0018"/>
     <w:rsid w:val="00E336A5"/>
     <w:rsid w:val="00E34240"/>
     <w:rsid w:val="00E5515D"/>
     <w:rsid w:val="00E66D78"/>
     <w:rsid w:val="00E97270"/>
     <w:rsid w:val="00F15C3A"/>
     <w:rsid w:val="00F1667F"/>
     <w:rsid w:val="00F532D3"/>
+    <w:rsid w:val="00F6035A"/>
+    <w:rsid w:val="00F642D0"/>
     <w:rsid w:val="00F70AE8"/>
+    <w:rsid w:val="00F7239D"/>
+    <w:rsid w:val="00FC5BD1"/>
+    <w:rsid w:val="25471E92"/>
+    <w:rsid w:val="5B44A1E5"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="es-CL" w:eastAsia="zh-CN"/>
+  <w:themeFontLang w:val="es-CL" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="1026"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
-  <w:decimalSymbol w:val=","/>
-  <w:listSeparator w:val=";"/>
+  <w:decimalSymbol w:val="."/>
+  <w:listSeparator w:val=","/>
   <w14:docId w14:val="44633961"/>
-  <w15:docId w15:val="{5E0ED821-3778-4353-B197-ACD16B79572C}"/>
+  <w15:docId w15:val="{7C596098-802A-4444-992A-DFE9220A2C3A}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="es-CL" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -7112,208 +8112,260 @@
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Ttulo2">
+  <w:style w:type="paragraph" w:styleId="Heading2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="Ttulo2Car"/>
+    <w:link w:val="Heading2Char"/>
     <w:uiPriority w:val="9"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00497F12"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="40" w:after="0"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="26"/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="Fuentedeprrafopredeter">
+  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="Tablanormal">
+  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="Sinlista">
+  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Prrafodelista">
+  <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="00F15C3A"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
-  <w:style w:type="table" w:styleId="Tablaconcuadrcula">
+  <w:style w:type="table" w:styleId="TableGrid">
     <w:name w:val="Table Grid"/>
-    <w:basedOn w:val="Tablanormal"/>
+    <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="59"/>
     <w:rsid w:val="000E24F4"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Textodeglobo">
+  <w:style w:type="paragraph" w:styleId="BalloonText">
     <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="TextodegloboCar"/>
+    <w:link w:val="BalloonTextChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00DE0018"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="TextodegloboCar">
-[...2 lines deleted...]
-    <w:link w:val="Textodeglobo"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="BalloonTextChar">
+    <w:name w:val="Balloon Text Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="BalloonText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00DE0018"/>
     <w:rPr>
       <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Ttulo2Car">
-[...2 lines deleted...]
-    <w:link w:val="Ttulo2"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
+    <w:name w:val="Heading 2 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading2"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="00497F12"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="26"/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Hipervnculo">
+  <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
-    <w:basedOn w:val="Fuentedeprrafopredeter"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00497F12"/>
     <w:rPr>
       <w:color w:val="0000FF" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Mencinsinresolver">
-[...1 lines deleted...]
-    <w:basedOn w:val="Fuentedeprrafopredeter"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Mencinsinresolver1">
+    <w:name w:val="Mención sin resolver1"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00497F12"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="Header">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="HeaderChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00F7239D"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4419"/>
+        <w:tab w:val="right" w:pos="8838"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
+    <w:name w:val="Header Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Header"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00F7239D"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Footer">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="FooterChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00F7239D"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4419"/>
+        <w:tab w:val="right" w:pos="8838"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
+    <w:name w:val="Footer Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Footer"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00F7239D"/>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:tumbedeldesierto@gmail.com" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+</file>
+
+<file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
+</file>
+
+<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -7559,69 +8611,57 @@
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>4</Pages>
-[...1 lines deleted...]
-  <Characters>1840</Characters>
+  <Pages>1</Pages>
+  <Words>305</Words>
+  <Characters>1739</Characters>
   <Application>Microsoft Office Word</Application>
-  <DocSecurity>0</DocSecurity>
-  <Lines>15</Lines>
+  <DocSecurity>4</DocSecurity>
+  <Lines>14</Lines>
   <Paragraphs>4</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
-  <HeadingPairs>
-[...13 lines deleted...]
-  </TitlesOfParts>
   <Company>Hewlett-Packard Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2170</CharactersWithSpaces>
+  <CharactersWithSpaces>2040</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <dc:title/>
+  <dc:subject/>
   <dc:creator>Johana Varas Gaete</dc:creator>
+  <cp:keywords/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>