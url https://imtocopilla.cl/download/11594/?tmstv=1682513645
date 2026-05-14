--- v0 (2025-11-14)
+++ v1 (2026-05-14)
@@ -1,1036 +1,3668 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
+  <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="3A1A28A5" w14:textId="5997E6E0" w:rsidR="00641061" w:rsidRPr="002C3A8B" w:rsidRDefault="00661196">
-[...19 lines deleted...]
-      </w:r>
+    <w:p w14:paraId="638A01F4" w14:textId="7DC8E930" w:rsidR="008B5FCD" w:rsidRDefault="008B5FCD" w:rsidP="008B5FCD">
+      <w:pPr>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:p w14:paraId="18961065" w14:textId="0D7D279E" w:rsidR="00641061" w:rsidRPr="002C3A8B" w:rsidRDefault="00641061" w:rsidP="00641061">
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Argentum Sans" w:hAnsi="Argentum Sans"/>
+    <w:p w14:paraId="5ABF16F5" w14:textId="40B93CBE" w:rsidR="008B5FCD" w:rsidRPr="008B5FCD" w:rsidRDefault="008B5FCD" w:rsidP="008B5FCD">
+      <w:pPr>
+        <w:jc w:val="right"/>
+      </w:pPr>
+      <w:r w:rsidRPr="008B5FCD">
+        <w:rPr>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>Tocopilla, ____de _____</w:t>
+      </w:r>
+      <w:r w:rsidRPr="646840EE">
+        <w:rPr>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008B5FCD">
+        <w:rPr>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 20_____</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="14E6055E" w14:textId="1DE60FC4" w:rsidR="008B5FCD" w:rsidRPr="008B5FCD" w:rsidRDefault="008B5FCD" w:rsidP="008B5FCD">
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="685271F9">
+        <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
-      </w:pPr>
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Argentum Sans" w:hAnsi="Argentum Sans"/>
+        <w:t>Señora:</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5768A7CF" w14:textId="32DE22A3" w:rsidR="008B5FCD" w:rsidRPr="008B5FCD" w:rsidRDefault="008B5FCD" w:rsidP="008B5FCD">
+      <w:r w:rsidRPr="7727F338">
+        <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
-        <w:t>Señor</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Argentum Sans" w:hAnsi="Argentum Sans"/>
+        <w:t>Ljubica Kurtovic </w:t>
+      </w:r>
+      <w:r w:rsidRPr="646840EE">
+        <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
-        <w:t>a</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Argentum Sans" w:hAnsi="Argentum Sans"/>
+        <w:t>Cort</w:t>
+      </w:r>
+      <w:r w:rsidR="75870BF8" w:rsidRPr="646840EE">
+        <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
-        <w:t>:</w:t>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Argentum Sans" w:hAnsi="Argentum Sans"/>
+        <w:t>é</w:t>
+      </w:r>
+      <w:r w:rsidRPr="646840EE">
+        <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
-      </w:pPr>
-[...7 lines deleted...]
-        <w:t>Ljubica Kurtovic Cortes</w:t>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1E9C2587" w14:textId="79D42846" w:rsidR="00641061" w:rsidRPr="002C3A8B" w:rsidRDefault="00641061" w:rsidP="00641061">
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Argentum Sans" w:hAnsi="Argentum Sans"/>
+    <w:p w14:paraId="64FAA709" w14:textId="7EAE5E9E" w:rsidR="008B5FCD" w:rsidRPr="008B5FCD" w:rsidRDefault="008B5FCD" w:rsidP="008B5FCD">
+      <w:r w:rsidRPr="685271F9">
+        <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:u w:val="single"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
-      </w:pPr>
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Argentum Sans" w:hAnsi="Argentum Sans"/>
+        <w:t>Alcaldesa </w:t>
+      </w:r>
+      <w:r w:rsidR="005B66BC" w:rsidRPr="685271F9">
+        <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:u w:val="single"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
-        <w:t>Alcalde</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Argentum Sans" w:hAnsi="Argentum Sans"/>
+        <w:t xml:space="preserve">de la </w:t>
+      </w:r>
+      <w:r w:rsidRPr="685271F9">
+        <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:u w:val="single"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
-        <w:t>sa</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Argentum Sans" w:hAnsi="Argentum Sans"/>
+        <w:t>Ilustre Municipalidad de Tocopilla</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1BC6AFF4" w14:textId="3CF36959" w:rsidR="00921B8D" w:rsidRPr="00AE336E" w:rsidRDefault="008B5FCD" w:rsidP="005B66BC">
+      <w:r w:rsidRPr="008B5FCD">
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008B5FCD">
+        <w:rPr>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>                                                   Estimada </w:t>
+      </w:r>
+      <w:r w:rsidR="00666153">
+        <w:rPr>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008B5FCD">
+        <w:rPr>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>lcaldesa</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008B5FCD">
+        <w:rPr>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> junto con saludar</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008B5FCD">
+        <w:rPr>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> quisiéramos solicitar a usted</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> que</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008B5FCD">
+        <w:rPr>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> nos </w:t>
+      </w:r>
+      <w:r w:rsidR="005B66BC">
+        <w:rPr>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>facilite</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008B5FCD">
+        <w:rPr>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> un ministro de fe para realizar una constitución el día</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008B5FCD">
+        <w:rPr>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>____ de ____________</w:t>
+      </w:r>
+      <w:r w:rsidR="00953E19">
+        <w:rPr>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008B5FCD">
+        <w:rPr>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>del presente año a las ______</w:t>
+      </w:r>
+      <w:r w:rsidR="00953E19">
+        <w:rPr>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008B5FCD">
+        <w:rPr>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">hrs. </w:t>
+      </w:r>
+      <w:r w:rsidR="00953E19">
+        <w:rPr>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008B5FCD">
+        <w:rPr>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>n el siguiente</w:t>
+      </w:r>
+      <w:r w:rsidR="005B66BC">
+        <w:rPr>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008B5FCD">
+        <w:rPr>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>domicilio o lugar:</w:t>
+      </w:r>
+      <w:r w:rsidR="00953E19">
+        <w:rPr>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008B5FCD">
+        <w:rPr>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>______________________________________________</w:t>
+      </w:r>
+      <w:r w:rsidR="00953E19">
+        <w:rPr>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="005B66BC">
+        <w:rPr>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00953E19">
+        <w:rPr>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Esto, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008B5FCD">
+        <w:rPr>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>con el objetivo de formar una organización sin fines de lucro.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008B5FCD">
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1B5786F2" w14:textId="77777777" w:rsidR="00D1680E" w:rsidRDefault="00D1680E" w:rsidP="00921B8D">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="26131CED" w14:textId="07E0BAD3" w:rsidR="008B5FCD" w:rsidRPr="008B5FCD" w:rsidRDefault="008B5FCD" w:rsidP="00921B8D">
+      <w:r w:rsidRPr="008B5FCD">
+        <w:rPr>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>Se solicita constitución de:</w:t>
+      </w:r>
+      <w:r w:rsidR="00921B8D">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008B5FCD">
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008B5FCD">
+        <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:u w:val="single"/>
-[...2 lines deleted...]
-        <w:t xml:space="preserve"> Ilustre Municipalidad de Tocopilla</w:t>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>marcar con una X la solicitud que desea tramitar)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008B5FCD">
+        <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="675867AF" w14:textId="77777777" w:rsidR="00641061" w:rsidRPr="002C3A8B" w:rsidRDefault="00641061" w:rsidP="00641061">
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Argentum Sans" w:hAnsi="Argentum Sans"/>
+    <w:p w14:paraId="6C040A72" w14:textId="476D0EF5" w:rsidR="008B5FCD" w:rsidRPr="008B5FCD" w:rsidRDefault="008B5FCD" w:rsidP="00AE336E">
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="0673F36D" wp14:editId="36C6B9E7">
+            <wp:extent cx="438150" cy="323850"/>
+            <wp:effectExtent l="0" t="0" r="0" b="6985"/>
+            <wp:docPr id="1640658209" name="Imagen 9"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="Picture 21"/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId8">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="438150" cy="323850"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:noFill/>
+                    <a:ln>
+                      <a:noFill/>
+                    </a:ln>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+      <w:r w:rsidR="005F14F2" w:rsidRPr="685271F9">
+        <w:rPr>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="685271F9">
+        <w:rPr>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>Organización Funcional</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00921B8D">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="269A4A7C" wp14:editId="47DDAA70">
+            <wp:extent cx="438150" cy="323850"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="1815389712" name="Imagen 8"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="Picture 22"/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId9">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="438150" cy="323850"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:noFill/>
+                    <a:ln>
+                      <a:noFill/>
+                    </a:ln>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+      <w:r w:rsidR="005F14F2">
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r w:rsidRPr="685271F9">
+        <w:rPr>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>Fundación</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7211B477" w14:textId="5F20EFA5" w:rsidR="008B5FCD" w:rsidRPr="008B5FCD" w:rsidRDefault="008B5FCD" w:rsidP="008B5FCD">
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="39E49749" wp14:editId="7A79CF79">
+            <wp:extent cx="438150" cy="323850"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="215225941" name="Imagen 7"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="Picture 23"/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId8">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="438150" cy="323850"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:noFill/>
+                    <a:ln>
+                      <a:noFill/>
+                    </a:ln>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="5B9FE6C7" w:rsidRPr="685271F9">
+        <w:rPr>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="685271F9">
+        <w:rPr>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>Organización Territorial</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00921B8D">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="05911AC3" wp14:editId="35245C67">
+            <wp:extent cx="438150" cy="323850"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="804347194" name="Imagen 6"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="Picture 24"/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId8">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="438150" cy="323850"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:noFill/>
+                    <a:ln>
+                      <a:noFill/>
+                    </a:ln>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+      <w:r w:rsidRPr="685271F9">
+        <w:rPr>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="005F14F2" w:rsidRPr="685271F9">
+        <w:rPr>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:r w:rsidRPr="685271F9">
+        <w:rPr>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>Corporación</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1791EF0F" w14:textId="77777777" w:rsidR="00D1680E" w:rsidRDefault="00D1680E" w:rsidP="685271F9">
+      <w:pPr>
+        <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:u w:val="single"/>
-          <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0BD9D42B" w14:textId="1FFB4EF1" w:rsidR="001A70F3" w:rsidRDefault="00641061" w:rsidP="00641061">
-[...160 lines deleted...]
-          <w:rFonts w:ascii="Argentum Sans" w:hAnsi="Argentum Sans"/>
+    <w:p w14:paraId="39A88EB7" w14:textId="77777777" w:rsidR="00D1680E" w:rsidRDefault="00D1680E" w:rsidP="685271F9">
+      <w:pPr>
+        <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:lang w:val="es-ES"/>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Argentum Sans" w:hAnsi="Argentum Sans"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4F569309" w14:textId="548CD3DC" w:rsidR="008B5FCD" w:rsidRPr="008B5FCD" w:rsidRDefault="037905E5" w:rsidP="685271F9">
+      <w:pPr>
+        <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:lang w:val="es-ES"/>
-[...8 lines deleted...]
-          <w:rFonts w:ascii="Argentum Sans" w:hAnsi="Argentum Sans"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="685271F9">
+        <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:lang w:val="es-ES"/>
-[...1 lines deleted...]
-      </w:pPr>
+        </w:rPr>
+        <w:t>Los objetivos de esta organización serán:</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="43A4274D" w14:textId="23BAED56" w:rsidR="00641061" w:rsidRPr="002C3A8B" w:rsidRDefault="00642069" w:rsidP="00642069">
-[...4 lines deleted...]
-        </w:tabs>
+    <w:p w14:paraId="4D5261D3" w14:textId="7BDE90C8" w:rsidR="008B5FCD" w:rsidRPr="008B5FCD" w:rsidRDefault="037905E5" w:rsidP="685271F9">
+      <w:r>
+        <w:t>__________________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="11EA2923" w14:textId="1D41AC12" w:rsidR="008B5FCD" w:rsidRPr="008B5FCD" w:rsidRDefault="037905E5" w:rsidP="685271F9">
+      <w:r>
+        <w:t>__________________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="47FB0D40" w14:textId="013FDB92" w:rsidR="008B5FCD" w:rsidRPr="008B5FCD" w:rsidRDefault="037905E5" w:rsidP="685271F9">
+      <w:r>
+        <w:t>__________________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="77A4DE77" w14:textId="2DE0694A" w:rsidR="008B5FCD" w:rsidRPr="008B5FCD" w:rsidRDefault="008B5FCD" w:rsidP="685271F9">
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="47E9B0C6" w14:textId="77777777" w:rsidR="00D1680E" w:rsidRDefault="00D1680E" w:rsidP="008B5FCD">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0AF762EF" w14:textId="33726DC3" w:rsidR="008B5FCD" w:rsidRPr="008B5FCD" w:rsidRDefault="00AE336E" w:rsidP="008B5FCD">
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Despidiéndome </w:t>
+      </w:r>
+      <w:r w:rsidR="008B5FCD" w:rsidRPr="008B5FCD">
+        <w:rPr>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>atentamente, dejo mi</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> teléfono y correo electrónico para </w:t>
+      </w:r>
+      <w:r w:rsidR="00EC5FF0">
+        <w:rPr>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>con</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>firmar esta solicitud.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4F9B2D49" w14:textId="71A54ACA" w:rsidR="008B5FCD" w:rsidRPr="008B5FCD" w:rsidRDefault="008B5FCD" w:rsidP="00AE336E">
+      <w:r w:rsidRPr="685271F9">
+        <w:rPr>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00AE336E" w:rsidRPr="685271F9">
+        <w:rPr>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Teléfono: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="685271F9">
+        <w:rPr>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t> ____________________</w:t>
+      </w:r>
+      <w:r w:rsidR="5DFAA2E2" w:rsidRPr="685271F9">
+        <w:rPr>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>___</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1F73EA77" w14:textId="5E429AA3" w:rsidR="008B5FCD" w:rsidRPr="008B5FCD" w:rsidRDefault="008B5FCD" w:rsidP="00AE336E">
+      <w:r w:rsidRPr="008B5FCD">
+        <w:rPr>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00AE336E">
+        <w:rPr>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>C</w:t>
+      </w:r>
+      <w:r w:rsidR="00AE336E" w:rsidRPr="008B5FCD">
+        <w:rPr>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>orreo electrónico</w:t>
+      </w:r>
+      <w:r w:rsidR="00AE336E">
+        <w:rPr>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidR="00AE336E" w:rsidRPr="008B5FCD">
+        <w:rPr>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008B5FCD">
+        <w:rPr>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>____________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5CF1485C" w14:textId="77777777" w:rsidR="008B5FCD" w:rsidRPr="008B5FCD" w:rsidRDefault="008B5FCD" w:rsidP="008B5FCD">
+      <w:r w:rsidRPr="008B5FCD">
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3CCEACA8" w14:textId="58AB1651" w:rsidR="008B5FCD" w:rsidRPr="008B5FCD" w:rsidRDefault="008B5FCD" w:rsidP="00EC5FF0">
+      <w:r w:rsidRPr="008B5FCD">
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E016A2C" w14:textId="5428E0C4" w:rsidR="009A45A6" w:rsidRDefault="00EC5FF0" w:rsidP="00EC5FF0">
+      <w:pPr>
         <w:spacing w:after="0"/>
-        <w:rPr>
-          <w:rFonts w:ascii="Argentum Sans" w:hAnsi="Argentum Sans"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Argentum Sans" w:hAnsi="Argentum Sans"/>
-[...71 lines deleted...]
-      </w:r>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>__________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1A8E6A19" w14:textId="77777777" w:rsidR="00EC5FF0" w:rsidRDefault="00EC5FF0" w:rsidP="00EC5FF0">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
       <w:r>
-        <w:rPr>
-[...76 lines deleted...]
-      </w:r>
+        <w:t>Nombre completo y firma</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="501B4AC7" w14:textId="63B464DD" w:rsidR="00EC5FF0" w:rsidRPr="008B5FCD" w:rsidRDefault="00EC5FF0" w:rsidP="00EC5FF0">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
       <w:r>
-        <w:rPr>
-[...12 lines deleted...]
-        <w:t>Fundación</w:t>
+        <w:t>del (la) solicitante</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0B848081" w14:textId="01EAB954" w:rsidR="00641061" w:rsidRDefault="00641061" w:rsidP="00641061">
-[...371 lines deleted...]
-      <w:pgMar w:top="1417" w:right="1701" w:bottom="1417" w:left="1701" w:header="708" w:footer="708" w:gutter="0"/>
+    <w:sectPr w:rsidR="00EC5FF0" w:rsidRPr="008B5FCD" w:rsidSect="00D1680E">
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="default" r:id="rId11"/>
+      <w:pgSz w:w="12240" w:h="18720" w:code="14"/>
+      <w:pgMar w:top="1417" w:right="1467" w:bottom="567" w:left="1701" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
+<file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:endnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="2CEE0ACF" w14:textId="77777777" w:rsidR="003B465C" w:rsidRDefault="003B465C" w:rsidP="00863FC1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+  <w:endnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="73EAD622" w14:textId="77777777" w:rsidR="003B465C" w:rsidRDefault="003B465C" w:rsidP="00863FC1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+</w:endnotes>
+</file>
+
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Argentum Sans">
+  <w:font w:name="Courier New">
+    <w:panose1 w:val="02070309020205020404"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Wingdings">
+    <w:panose1 w:val="05000000000000000000"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Symbol">
+    <w:panose1 w:val="05050102010706020507"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Verdana">
+    <w:panose1 w:val="020B0604030504040204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Arial Unicode MS">
+    <w:panose1 w:val="020B0604020202020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Arial">
+    <w:panose1 w:val="020B0604020202020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Yu Mincho">
+    <w:charset w:val="80"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="800002E7" w:usb1="2AC7FCFF" w:usb2="00000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Segoe UI">
+    <w:panose1 w:val="020B0502040204020203"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Argentum Sans Light">
     <w:altName w:val="Calibri"/>
-    <w:panose1 w:val="00000500000000000000"/>
+    <w:panose1 w:val="00000400000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000007" w:usb1="00000001" w:usb2="00000000" w:usb3="00000000" w:csb0="00000193" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Argentum Sans">
+    <w:altName w:val="Calibri"/>
+    <w:panose1 w:val="00000500000000000000"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000007" w:usb1="00000001" w:usb2="00000000" w:usb3="00000000" w:csb0="00000193" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Yu Gothic Light">
+    <w:altName w:val="游ゴシック Light"/>
+    <w:panose1 w:val="020B0300000000000000"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E00002FF" w:usb1="2AC7FDFF" w:usb2="00000016" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+  </w:font>
 </w:fonts>
 </file>
 
+<file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="6994C04B" w14:textId="731DAFE4" w:rsidR="00863FC1" w:rsidRDefault="00863FC1">
+    <w:pPr>
+      <w:pStyle w:val="Piedepgina"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:noProof/>
+        <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+        <w:lang w:eastAsia="es-CL"/>
+      </w:rPr>
+      <w:drawing>
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658242" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="54F1A42E" wp14:editId="50356012">
+          <wp:simplePos x="0" y="0"/>
+          <wp:positionH relativeFrom="column">
+            <wp:posOffset>-1085850</wp:posOffset>
+          </wp:positionH>
+          <wp:positionV relativeFrom="paragraph">
+            <wp:posOffset>-409575</wp:posOffset>
+          </wp:positionV>
+          <wp:extent cx="7769860" cy="990600"/>
+          <wp:effectExtent l="0" t="0" r="2540" b="0"/>
+          <wp:wrapNone/>
+          <wp:docPr id="19" name="Imagen 19"/>
+          <wp:cNvGraphicFramePr>
+            <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+          </wp:cNvGraphicFramePr>
+          <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+              <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:nvPicPr>
+                  <pic:cNvPr id="13" name="Presentación - Tocopilla_--12.png"/>
+                  <pic:cNvPicPr/>
+                </pic:nvPicPr>
+                <pic:blipFill>
+                  <a:blip r:embed="rId1" cstate="print">
+                    <a:extLst>
+                      <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                        <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                      </a:ext>
+                    </a:extLst>
+                  </a:blip>
+                  <a:stretch>
+                    <a:fillRect/>
+                  </a:stretch>
+                </pic:blipFill>
+                <pic:spPr>
+                  <a:xfrm>
+                    <a:off x="0" y="0"/>
+                    <a:ext cx="7769860" cy="990600"/>
+                  </a:xfrm>
+                  <a:prstGeom prst="rect">
+                    <a:avLst/>
+                  </a:prstGeom>
+                </pic:spPr>
+              </pic:pic>
+            </a:graphicData>
+          </a:graphic>
+          <wp14:sizeRelH relativeFrom="margin">
+            <wp14:pctWidth>0</wp14:pctWidth>
+          </wp14:sizeRelH>
+          <wp14:sizeRelV relativeFrom="margin">
+            <wp14:pctHeight>0</wp14:pctHeight>
+          </wp14:sizeRelV>
+        </wp:anchor>
+      </w:drawing>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:footnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="73617F7B" w14:textId="77777777" w:rsidR="003B465C" w:rsidRDefault="003B465C" w:rsidP="00863FC1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="6F5DCFE7" w14:textId="77777777" w:rsidR="003B465C" w:rsidRDefault="003B465C" w:rsidP="00863FC1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+</w:footnotes>
+</file>
+
+<file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="03D022F5" w14:textId="61BCC833" w:rsidR="00863FC1" w:rsidRDefault="007E1A88">
+    <w:pPr>
+      <w:pStyle w:val="Encabezado"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="es-CL"/>
+      </w:rPr>
+      <w:drawing>
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6928674B" wp14:editId="74B33292">
+          <wp:simplePos x="0" y="0"/>
+          <wp:positionH relativeFrom="column">
+            <wp:posOffset>-975360</wp:posOffset>
+          </wp:positionH>
+          <wp:positionV relativeFrom="paragraph">
+            <wp:posOffset>-344805</wp:posOffset>
+          </wp:positionV>
+          <wp:extent cx="3219450" cy="1381125"/>
+          <wp:effectExtent l="0" t="0" r="0" b="0"/>
+          <wp:wrapNone/>
+          <wp:docPr id="18" name="Imagen 18"/>
+          <wp:cNvGraphicFramePr>
+            <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+          </wp:cNvGraphicFramePr>
+          <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+              <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:nvPicPr>
+                  <pic:cNvPr id="10" name="Logo - Municipalidad Tocopilla_logo vertical color-04.png"/>
+                  <pic:cNvPicPr/>
+                </pic:nvPicPr>
+                <pic:blipFill>
+                  <a:blip r:embed="rId1" cstate="print">
+                    <a:extLst>
+                      <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                        <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                      </a:ext>
+                    </a:extLst>
+                  </a:blip>
+                  <a:stretch>
+                    <a:fillRect/>
+                  </a:stretch>
+                </pic:blipFill>
+                <pic:spPr>
+                  <a:xfrm>
+                    <a:off x="0" y="0"/>
+                    <a:ext cx="3219450" cy="1381125"/>
+                  </a:xfrm>
+                  <a:prstGeom prst="rect">
+                    <a:avLst/>
+                  </a:prstGeom>
+                </pic:spPr>
+              </pic:pic>
+            </a:graphicData>
+          </a:graphic>
+          <wp14:sizeRelH relativeFrom="margin">
+            <wp14:pctWidth>0</wp14:pctWidth>
+          </wp14:sizeRelH>
+          <wp14:sizeRelV relativeFrom="margin">
+            <wp14:pctHeight>0</wp14:pctHeight>
+          </wp14:sizeRelV>
+        </wp:anchor>
+      </w:drawing>
+    </w:r>
+    <w:r w:rsidR="00863FC1">
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="es-CL"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658241" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6188EA72" wp14:editId="7331ECD2">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="column">
+                <wp:posOffset>5019675</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="paragraph">
+                <wp:posOffset>-257810</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="1230630" cy="1158240"/>
+              <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+              <wp:wrapNone/>
+              <wp:docPr id="12" name="Cuadro de texto 12"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="1230630" cy="1158240"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:noFill/>
+                      <a:ln>
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="380A673A" w14:textId="77777777" w:rsidR="002F7E47" w:rsidRPr="009E4982" w:rsidRDefault="00000000" w:rsidP="00D34E51">
+                          <w:pPr>
+                            <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Argentum Sans Light" w:hAnsi="Argentum Sans Light" w:cstheme="majorHAnsi"/>
+                              <w:noProof/>
+                              <w:color w:val="767171" w:themeColor="background2" w:themeShade="80"/>
+                              <w:sz w:val="14"/>
+                              <w:szCs w:val="72"/>
+                              <w:lang w:val="pt-BR"/>
+                              <w14:textOutline w14:w="11112" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
+                                <w14:noFill/>
+                                <w14:prstDash w14:val="solid"/>
+                                <w14:round/>
+                              </w14:textOutline>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r w:rsidRPr="009E4982">
+                            <w:rPr>
+                              <w:rFonts w:ascii="Argentum Sans Light" w:hAnsi="Argentum Sans Light" w:cstheme="majorHAnsi"/>
+                              <w:noProof/>
+                              <w:color w:val="767171" w:themeColor="background2" w:themeShade="80"/>
+                              <w:sz w:val="14"/>
+                              <w:szCs w:val="72"/>
+                              <w:lang w:val="pt-BR"/>
+                              <w14:textOutline w14:w="11112" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
+                                <w14:noFill/>
+                                <w14:prstDash w14:val="solid"/>
+                                <w14:round/>
+                              </w14:textOutline>
+                            </w:rPr>
+                            <w:t xml:space="preserve">55 2 421308      </w:t>
+                          </w:r>
+                        </w:p>
+                        <w:p w14:paraId="0226E8E0" w14:textId="77777777" w:rsidR="002F7E47" w:rsidRPr="009E4982" w:rsidRDefault="00000000" w:rsidP="00D34E51">
+                          <w:pPr>
+                            <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Argentum Sans Light" w:hAnsi="Argentum Sans Light" w:cstheme="majorHAnsi"/>
+                              <w:noProof/>
+                              <w:color w:val="767171" w:themeColor="background2" w:themeShade="80"/>
+                              <w:sz w:val="14"/>
+                              <w:szCs w:val="72"/>
+                              <w:lang w:val="pt-BR"/>
+                              <w14:textOutline w14:w="11112" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
+                                <w14:noFill/>
+                                <w14:prstDash w14:val="solid"/>
+                                <w14:round/>
+                              </w14:textOutline>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r w:rsidRPr="009E4982">
+                            <w:rPr>
+                              <w:rFonts w:ascii="Argentum Sans Light" w:hAnsi="Argentum Sans Light" w:cstheme="majorHAnsi"/>
+                              <w:noProof/>
+                              <w:color w:val="767171" w:themeColor="background2" w:themeShade="80"/>
+                              <w:sz w:val="14"/>
+                              <w:szCs w:val="72"/>
+                              <w:lang w:val="pt-BR"/>
+                              <w14:textOutline w14:w="11112" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
+                                <w14:noFill/>
+                                <w14:prstDash w14:val="solid"/>
+                                <w14:round/>
+                              </w14:textOutline>
+                            </w:rPr>
+                            <w:t>Aníbal Pinto 1305</w:t>
+                          </w:r>
+                        </w:p>
+                        <w:p w14:paraId="29C093D2" w14:textId="77777777" w:rsidR="002F7E47" w:rsidRPr="009E4982" w:rsidRDefault="00000000" w:rsidP="00D34E51">
+                          <w:pPr>
+                            <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Argentum Sans Light" w:hAnsi="Argentum Sans Light" w:cstheme="majorHAnsi"/>
+                              <w:noProof/>
+                              <w:color w:val="767171" w:themeColor="background2" w:themeShade="80"/>
+                              <w:sz w:val="14"/>
+                              <w:szCs w:val="72"/>
+                              <w:lang w:val="pt-BR"/>
+                              <w14:textOutline w14:w="11112" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
+                                <w14:noFill/>
+                                <w14:prstDash w14:val="solid"/>
+                                <w14:round/>
+                              </w14:textOutline>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r w:rsidRPr="009E4982">
+                            <w:rPr>
+                              <w:rFonts w:ascii="Argentum Sans Light" w:hAnsi="Argentum Sans Light" w:cstheme="majorHAnsi"/>
+                              <w:noProof/>
+                              <w:color w:val="767171" w:themeColor="background2" w:themeShade="80"/>
+                              <w:sz w:val="14"/>
+                              <w:szCs w:val="72"/>
+                              <w:lang w:val="pt-BR"/>
+                              <w14:textOutline w14:w="11112" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
+                                <w14:noFill/>
+                                <w14:prstDash w14:val="solid"/>
+                                <w14:round/>
+                              </w14:textOutline>
+                            </w:rPr>
+                            <w:t>oficinapartes@imtocopilla.cl</w:t>
+                          </w:r>
+                        </w:p>
+                        <w:p w14:paraId="5BF3ACD7" w14:textId="77777777" w:rsidR="002F7E47" w:rsidRPr="009E4982" w:rsidRDefault="00000000" w:rsidP="00D34E51">
+                          <w:pPr>
+                            <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Argentum Sans" w:hAnsi="Argentum Sans" w:cstheme="majorHAnsi"/>
+                              <w:b/>
+                              <w:noProof/>
+                              <w:color w:val="003DA6"/>
+                              <w:sz w:val="14"/>
+                              <w:szCs w:val="72"/>
+                              <w:lang w:val="pt-BR"/>
+                              <w14:textOutline w14:w="11112" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
+                                <w14:noFill/>
+                                <w14:prstDash w14:val="solid"/>
+                                <w14:round/>
+                              </w14:textOutline>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r w:rsidRPr="009E4982">
+                            <w:rPr>
+                              <w:rFonts w:ascii="Argentum Sans" w:hAnsi="Argentum Sans" w:cstheme="majorHAnsi"/>
+                              <w:b/>
+                              <w:noProof/>
+                              <w:color w:val="003DA6"/>
+                              <w:sz w:val="14"/>
+                              <w:szCs w:val="72"/>
+                              <w:lang w:val="pt-BR"/>
+                              <w14:textOutline w14:w="11112" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
+                                <w14:noFill/>
+                                <w14:prstDash w14:val="solid"/>
+                                <w14:round/>
+                              </w14:textOutline>
+                            </w:rPr>
+                            <w:t>www.imtocopilla.cl</w:t>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="none" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="6188EA72" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="Cuadro de texto 12" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:395.25pt;margin-top:-20.3pt;width:96.9pt;height:91.2pt;z-index:-251658239;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBpU/hhEwIAADAEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8lu2zAQvRfoPxC817IcJ00Fy4GbwEUB&#10;IwngFDnTFGUJoDgEObbkfn2HlLw07SnIhZyNs7w3nN11jWZ75XwNJufpaMyZMhKK2mxz/utl+eWW&#10;M4/CFEKDUTk/KM/v5p8/zVqbqQlUoAvlGCUxPmttzitEmyWJl5VqhB+BVYacJbhGIKlumxROtJS9&#10;0clkPL5JWnCFdSCV92R96J18HvOXpZL4VJZeIdM5p94wni6em3Am85nItk7YqpZDG+IdXTSiNlT0&#10;lOpBoGA7V/+TqqmlAw8ljiQ0CZRlLVWcgaZJx2+mWVfCqjgLgePtCSb/cWnl435tnx3D7jt0RGAA&#10;pLU+82QM83Sla8JNnTLyE4SHE2yqQybDo8nV+OaKXJJ8aXp9O5lGYJPzc+s8/lDQsCDk3BEvES6x&#10;X3mkkhR6DAnVDCxrrSM32vxloMDeoiK5w+tzx0HCbtMNY2ygONB0DnrivZXLmjpYCY/PwhHT1DVt&#10;Lz7RUWpocw6DxFkF7vf/7CGeCCAvZy1tTs4NrTZn+qchYr6lU5qeYVSm118npLhLz+bSY3bNPdBq&#10;pvRLrIxiiEd9FEsHzSut+CLUJJcwkirnHI/iPfbbTF9EqsUiBtFqWYErs7YypA4ABnRfulfh7EAB&#10;EnuPcNwwkb1hoo8NL71d7JD4iDQFeHtMibOg0FpG9oYvFPb+Uo9R548+/wMAAP//AwBQSwMEFAAG&#10;AAgAAAAhAIVitD7eAAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj0FOwzAQRfdI3MEaJHatnZKW&#10;JMSpUIE1UDiAmwxxSDyOYrcNnJ5hBcvRf/r/Tbmd3SBOOIXOk4ZkqUAg1b7pqNXw/va0yECEaKgx&#10;gyfU8IUBttXlRWmKxp/pFU/72AouoVAYDTbGsZAy1BadCUs/InH24SdnIp9TK5vJnLncDXKl1EY6&#10;0xEvWDPizmLd749OQ6bcc9/nq5fg0u9kbXcP/nH81Pr6ar6/AxFxjn8w/OqzOlTsdPBHaoIYNNzm&#10;as2ohkWqNiCYyLP0BsSB0TTJQFal/P9D9QMAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADh&#10;AQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4&#10;/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBp&#10;U/hhEwIAADAEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAA&#10;IQCFYrQ+3gAAAAsBAAAPAAAAAAAAAAAAAAAAAG0EAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQA&#10;BADzAAAAeAUAAAAA&#10;" filled="f" stroked="f">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="380A673A" w14:textId="77777777" w:rsidR="002F7E47" w:rsidRPr="009E4982" w:rsidRDefault="00000000" w:rsidP="00D34E51">
+                    <w:pPr>
+                      <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Argentum Sans Light" w:hAnsi="Argentum Sans Light" w:cstheme="majorHAnsi"/>
+                        <w:noProof/>
+                        <w:color w:val="767171" w:themeColor="background2" w:themeShade="80"/>
+                        <w:sz w:val="14"/>
+                        <w:szCs w:val="72"/>
+                        <w:lang w:val="pt-BR"/>
+                        <w14:textOutline w14:w="11112" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
+                          <w14:noFill/>
+                          <w14:prstDash w14:val="solid"/>
+                          <w14:round/>
+                        </w14:textOutline>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r w:rsidRPr="009E4982">
+                      <w:rPr>
+                        <w:rFonts w:ascii="Argentum Sans Light" w:hAnsi="Argentum Sans Light" w:cstheme="majorHAnsi"/>
+                        <w:noProof/>
+                        <w:color w:val="767171" w:themeColor="background2" w:themeShade="80"/>
+                        <w:sz w:val="14"/>
+                        <w:szCs w:val="72"/>
+                        <w:lang w:val="pt-BR"/>
+                        <w14:textOutline w14:w="11112" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
+                          <w14:noFill/>
+                          <w14:prstDash w14:val="solid"/>
+                          <w14:round/>
+                        </w14:textOutline>
+                      </w:rPr>
+                      <w:t xml:space="preserve">55 2 421308      </w:t>
+                    </w:r>
+                  </w:p>
+                  <w:p w14:paraId="0226E8E0" w14:textId="77777777" w:rsidR="002F7E47" w:rsidRPr="009E4982" w:rsidRDefault="00000000" w:rsidP="00D34E51">
+                    <w:pPr>
+                      <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Argentum Sans Light" w:hAnsi="Argentum Sans Light" w:cstheme="majorHAnsi"/>
+                        <w:noProof/>
+                        <w:color w:val="767171" w:themeColor="background2" w:themeShade="80"/>
+                        <w:sz w:val="14"/>
+                        <w:szCs w:val="72"/>
+                        <w:lang w:val="pt-BR"/>
+                        <w14:textOutline w14:w="11112" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
+                          <w14:noFill/>
+                          <w14:prstDash w14:val="solid"/>
+                          <w14:round/>
+                        </w14:textOutline>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r w:rsidRPr="009E4982">
+                      <w:rPr>
+                        <w:rFonts w:ascii="Argentum Sans Light" w:hAnsi="Argentum Sans Light" w:cstheme="majorHAnsi"/>
+                        <w:noProof/>
+                        <w:color w:val="767171" w:themeColor="background2" w:themeShade="80"/>
+                        <w:sz w:val="14"/>
+                        <w:szCs w:val="72"/>
+                        <w:lang w:val="pt-BR"/>
+                        <w14:textOutline w14:w="11112" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
+                          <w14:noFill/>
+                          <w14:prstDash w14:val="solid"/>
+                          <w14:round/>
+                        </w14:textOutline>
+                      </w:rPr>
+                      <w:t>Aníbal Pinto 1305</w:t>
+                    </w:r>
+                  </w:p>
+                  <w:p w14:paraId="29C093D2" w14:textId="77777777" w:rsidR="002F7E47" w:rsidRPr="009E4982" w:rsidRDefault="00000000" w:rsidP="00D34E51">
+                    <w:pPr>
+                      <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Argentum Sans Light" w:hAnsi="Argentum Sans Light" w:cstheme="majorHAnsi"/>
+                        <w:noProof/>
+                        <w:color w:val="767171" w:themeColor="background2" w:themeShade="80"/>
+                        <w:sz w:val="14"/>
+                        <w:szCs w:val="72"/>
+                        <w:lang w:val="pt-BR"/>
+                        <w14:textOutline w14:w="11112" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
+                          <w14:noFill/>
+                          <w14:prstDash w14:val="solid"/>
+                          <w14:round/>
+                        </w14:textOutline>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r w:rsidRPr="009E4982">
+                      <w:rPr>
+                        <w:rFonts w:ascii="Argentum Sans Light" w:hAnsi="Argentum Sans Light" w:cstheme="majorHAnsi"/>
+                        <w:noProof/>
+                        <w:color w:val="767171" w:themeColor="background2" w:themeShade="80"/>
+                        <w:sz w:val="14"/>
+                        <w:szCs w:val="72"/>
+                        <w:lang w:val="pt-BR"/>
+                        <w14:textOutline w14:w="11112" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
+                          <w14:noFill/>
+                          <w14:prstDash w14:val="solid"/>
+                          <w14:round/>
+                        </w14:textOutline>
+                      </w:rPr>
+                      <w:t>oficinapartes@imtocopilla.cl</w:t>
+                    </w:r>
+                  </w:p>
+                  <w:p w14:paraId="5BF3ACD7" w14:textId="77777777" w:rsidR="002F7E47" w:rsidRPr="009E4982" w:rsidRDefault="00000000" w:rsidP="00D34E51">
+                    <w:pPr>
+                      <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Argentum Sans" w:hAnsi="Argentum Sans" w:cstheme="majorHAnsi"/>
+                        <w:b/>
+                        <w:noProof/>
+                        <w:color w:val="003DA6"/>
+                        <w:sz w:val="14"/>
+                        <w:szCs w:val="72"/>
+                        <w:lang w:val="pt-BR"/>
+                        <w14:textOutline w14:w="11112" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
+                          <w14:noFill/>
+                          <w14:prstDash w14:val="solid"/>
+                          <w14:round/>
+                        </w14:textOutline>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r w:rsidRPr="009E4982">
+                      <w:rPr>
+                        <w:rFonts w:ascii="Argentum Sans" w:hAnsi="Argentum Sans" w:cstheme="majorHAnsi"/>
+                        <w:b/>
+                        <w:noProof/>
+                        <w:color w:val="003DA6"/>
+                        <w:sz w:val="14"/>
+                        <w:szCs w:val="72"/>
+                        <w:lang w:val="pt-BR"/>
+                        <w14:textOutline w14:w="11112" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
+                          <w14:noFill/>
+                          <w14:prstDash w14:val="solid"/>
+                          <w14:round/>
+                        </w14:textOutline>
+                      </w:rPr>
+                      <w:t>www.imtocopilla.cl</w:t>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="09955537"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="1CA09BA6"/>
+    <w:lvl w:ilvl="0" w:tplc="52981CC6">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="·"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="0B142511"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="5368421A"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="15F3468F"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="4A74BB1E"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2E8A256C"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="CCD0F300"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="39BE6B5D"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="1AFCAC9A"/>
+    <w:lvl w:ilvl="0" w:tplc="340A0001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="340A0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="340A0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="340A0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="340A0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="340A0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="340A0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="340A0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="340A0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="43671203"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="3EF223A0"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4ACD6B1C"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="D3BA1D64"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="5"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4FAD661A"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="A54CBD9A"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="4"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="51980146"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="22709426"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="2"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="54BE457E"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="4BDEF3B6"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="3"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5EBE7377"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="F3546466"/>
+    <w:lvl w:ilvl="0" w:tplc="01AA21FC">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="827" w:hanging="361"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana" w:hint="default"/>
+        <w:w w:val="89"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+        <w:lang w:val="es-ES" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0CB4BD62">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1620" w:hanging="361"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="es-ES" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="CC1E5462">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2420" w:hanging="361"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="es-ES" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="C3841A6C">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3220" w:hanging="361"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="es-ES" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="FE78FD90">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4020" w:hanging="361"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="es-ES" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="1A4884FA">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4820" w:hanging="361"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="es-ES" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="EE86512E">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5620" w:hanging="361"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="es-ES" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="E22E9562">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6420" w:hanging="361"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="es-ES" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="34EE0B20">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7220" w:hanging="361"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="es-ES" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6B7A639C"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="3446B20C"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6D1A5947"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="04090021"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6EB0227D"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="1CC6365E"/>
+    <w:lvl w:ilvl="0" w:tplc="263AD738">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="-"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial Unicode MS" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial Unicode MS" w:cs="Arial Unicode MS" w:hint="eastAsia"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="340A0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="340A0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="340A0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="340A0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="340A0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="340A0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="340A0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="340A0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:num w:numId="1" w16cid:durableId="2119787018">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="715007057">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="1498572751">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="1144617486">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="236281372">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="6" w16cid:durableId="781336895">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="7" w16cid:durableId="258563218">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="8" w16cid:durableId="457771024">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="9" w16cid:durableId="1278411489">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="10" w16cid:durableId="520314361">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="11" w16cid:durableId="738284301">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="12" w16cid:durableId="86658624">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="13" w16cid:durableId="1989555815">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="14" w16cid:durableId="29383462">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+</w:numbering>
+</file>
+
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:hdrShapeDefaults>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+  </w:hdrShapeDefaults>
+  <w:footnotePr>
+    <w:footnote w:id="-1"/>
+    <w:footnote w:id="0"/>
+  </w:footnotePr>
+  <w:endnotePr>
+    <w:endnote w:id="-1"/>
+    <w:endnote w:id="0"/>
+  </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00661196"/>
-[...19 lines deleted...]
-    <w:rsid w:val="00F72EDC"/>
+    <w:rsidRoot w:val="00863FC1"/>
+    <w:rsid w:val="000160A9"/>
+    <w:rsid w:val="00020398"/>
+    <w:rsid w:val="00047A5C"/>
+    <w:rsid w:val="000556EE"/>
+    <w:rsid w:val="000910A8"/>
+    <w:rsid w:val="000A225D"/>
+    <w:rsid w:val="000A72E0"/>
+    <w:rsid w:val="000C3D1E"/>
+    <w:rsid w:val="000D1B12"/>
+    <w:rsid w:val="000D2573"/>
+    <w:rsid w:val="000E55F6"/>
+    <w:rsid w:val="000F057D"/>
+    <w:rsid w:val="000F1F26"/>
+    <w:rsid w:val="000F2298"/>
+    <w:rsid w:val="000F2473"/>
+    <w:rsid w:val="000F6738"/>
+    <w:rsid w:val="00111BB9"/>
+    <w:rsid w:val="00111C8B"/>
+    <w:rsid w:val="00112B46"/>
+    <w:rsid w:val="00134D70"/>
+    <w:rsid w:val="0013750E"/>
+    <w:rsid w:val="001447D4"/>
+    <w:rsid w:val="001459F3"/>
+    <w:rsid w:val="00162E8E"/>
+    <w:rsid w:val="00166FA2"/>
+    <w:rsid w:val="00167073"/>
+    <w:rsid w:val="00173191"/>
+    <w:rsid w:val="001737C4"/>
+    <w:rsid w:val="0017435D"/>
+    <w:rsid w:val="00176C5C"/>
+    <w:rsid w:val="001910A2"/>
+    <w:rsid w:val="00196DDB"/>
+    <w:rsid w:val="00197755"/>
+    <w:rsid w:val="001D18E0"/>
+    <w:rsid w:val="001D3EE2"/>
+    <w:rsid w:val="001F12A3"/>
+    <w:rsid w:val="001F5D01"/>
+    <w:rsid w:val="002001BE"/>
+    <w:rsid w:val="00215EDE"/>
+    <w:rsid w:val="002434AE"/>
+    <w:rsid w:val="002450D6"/>
+    <w:rsid w:val="0025344E"/>
+    <w:rsid w:val="00267892"/>
+    <w:rsid w:val="00267C23"/>
+    <w:rsid w:val="002723F2"/>
+    <w:rsid w:val="00281CC1"/>
+    <w:rsid w:val="002860DD"/>
+    <w:rsid w:val="0029414D"/>
+    <w:rsid w:val="002B09A7"/>
+    <w:rsid w:val="002C74D3"/>
+    <w:rsid w:val="002D17C2"/>
+    <w:rsid w:val="002D5014"/>
+    <w:rsid w:val="002E3777"/>
+    <w:rsid w:val="002F63D1"/>
+    <w:rsid w:val="002F713D"/>
+    <w:rsid w:val="002F7E47"/>
+    <w:rsid w:val="0030289A"/>
+    <w:rsid w:val="003043B3"/>
+    <w:rsid w:val="00305B09"/>
+    <w:rsid w:val="003164FA"/>
+    <w:rsid w:val="00326135"/>
+    <w:rsid w:val="00326548"/>
+    <w:rsid w:val="0034272F"/>
+    <w:rsid w:val="00350C9D"/>
+    <w:rsid w:val="00354AAC"/>
+    <w:rsid w:val="0035747E"/>
+    <w:rsid w:val="00380E89"/>
+    <w:rsid w:val="0038243E"/>
+    <w:rsid w:val="003B2FE9"/>
+    <w:rsid w:val="003B465C"/>
+    <w:rsid w:val="003D5277"/>
+    <w:rsid w:val="003D71B7"/>
+    <w:rsid w:val="003E5E5B"/>
+    <w:rsid w:val="00400EC4"/>
+    <w:rsid w:val="0041754A"/>
+    <w:rsid w:val="00421BEC"/>
+    <w:rsid w:val="00432E56"/>
+    <w:rsid w:val="00434277"/>
+    <w:rsid w:val="00441F27"/>
+    <w:rsid w:val="00466A9C"/>
+    <w:rsid w:val="004913CE"/>
+    <w:rsid w:val="00494DA3"/>
+    <w:rsid w:val="004A5814"/>
+    <w:rsid w:val="004B1B25"/>
+    <w:rsid w:val="004B7F1B"/>
+    <w:rsid w:val="004C6CB8"/>
+    <w:rsid w:val="005018FB"/>
+    <w:rsid w:val="005067EF"/>
+    <w:rsid w:val="00513E4F"/>
+    <w:rsid w:val="00527AAB"/>
+    <w:rsid w:val="00532399"/>
+    <w:rsid w:val="005325DA"/>
+    <w:rsid w:val="0053298E"/>
+    <w:rsid w:val="00543006"/>
+    <w:rsid w:val="00553E12"/>
+    <w:rsid w:val="0055593E"/>
+    <w:rsid w:val="00562A17"/>
+    <w:rsid w:val="00563152"/>
+    <w:rsid w:val="0056564E"/>
+    <w:rsid w:val="0057421F"/>
+    <w:rsid w:val="00576DE0"/>
+    <w:rsid w:val="00590E37"/>
+    <w:rsid w:val="00592906"/>
+    <w:rsid w:val="0059364C"/>
+    <w:rsid w:val="005B2849"/>
+    <w:rsid w:val="005B476E"/>
+    <w:rsid w:val="005B66BC"/>
+    <w:rsid w:val="005D0088"/>
+    <w:rsid w:val="005D2931"/>
+    <w:rsid w:val="005E2DF6"/>
+    <w:rsid w:val="005F14F2"/>
+    <w:rsid w:val="006046CD"/>
+    <w:rsid w:val="006046FA"/>
+    <w:rsid w:val="00604D00"/>
+    <w:rsid w:val="00606C41"/>
+    <w:rsid w:val="00614C0E"/>
+    <w:rsid w:val="00623C02"/>
+    <w:rsid w:val="00624A9D"/>
+    <w:rsid w:val="00626C5F"/>
+    <w:rsid w:val="00640C2F"/>
+    <w:rsid w:val="00652243"/>
+    <w:rsid w:val="00664573"/>
+    <w:rsid w:val="00666153"/>
+    <w:rsid w:val="00682753"/>
+    <w:rsid w:val="00691D73"/>
+    <w:rsid w:val="006926AD"/>
+    <w:rsid w:val="006B11EC"/>
+    <w:rsid w:val="006C546D"/>
+    <w:rsid w:val="006C654E"/>
+    <w:rsid w:val="006C7A60"/>
+    <w:rsid w:val="006E2A2F"/>
+    <w:rsid w:val="006E5B0E"/>
+    <w:rsid w:val="006F4B43"/>
+    <w:rsid w:val="00701AEC"/>
+    <w:rsid w:val="00704725"/>
+    <w:rsid w:val="00713FF6"/>
+    <w:rsid w:val="0071795D"/>
+    <w:rsid w:val="00721A63"/>
+    <w:rsid w:val="00722342"/>
+    <w:rsid w:val="0072786C"/>
+    <w:rsid w:val="0072795C"/>
+    <w:rsid w:val="00747702"/>
+    <w:rsid w:val="0076604C"/>
+    <w:rsid w:val="007919B3"/>
+    <w:rsid w:val="007A72DF"/>
+    <w:rsid w:val="007B1449"/>
+    <w:rsid w:val="007B4709"/>
+    <w:rsid w:val="007B67EB"/>
+    <w:rsid w:val="007C25E0"/>
+    <w:rsid w:val="007C3374"/>
+    <w:rsid w:val="007D31FE"/>
+    <w:rsid w:val="007D3A41"/>
+    <w:rsid w:val="007D51AF"/>
+    <w:rsid w:val="007E1A88"/>
+    <w:rsid w:val="007E5F39"/>
+    <w:rsid w:val="008032AD"/>
+    <w:rsid w:val="008045DF"/>
+    <w:rsid w:val="00811124"/>
+    <w:rsid w:val="00815F45"/>
+    <w:rsid w:val="008333B5"/>
+    <w:rsid w:val="008409C5"/>
+    <w:rsid w:val="00841815"/>
+    <w:rsid w:val="00861800"/>
+    <w:rsid w:val="00863FC1"/>
+    <w:rsid w:val="00864A26"/>
+    <w:rsid w:val="008713E7"/>
+    <w:rsid w:val="00872A32"/>
+    <w:rsid w:val="00893C51"/>
+    <w:rsid w:val="008A4EE4"/>
+    <w:rsid w:val="008A7F9C"/>
+    <w:rsid w:val="008B5FCD"/>
+    <w:rsid w:val="008B7C82"/>
+    <w:rsid w:val="008C21FA"/>
+    <w:rsid w:val="008C2A18"/>
+    <w:rsid w:val="008E15C5"/>
+    <w:rsid w:val="008E1685"/>
+    <w:rsid w:val="008E2D9D"/>
+    <w:rsid w:val="00902706"/>
+    <w:rsid w:val="009104E9"/>
+    <w:rsid w:val="00912735"/>
+    <w:rsid w:val="0091359F"/>
+    <w:rsid w:val="00914CF1"/>
+    <w:rsid w:val="00921B8D"/>
+    <w:rsid w:val="00942BE4"/>
+    <w:rsid w:val="009509DB"/>
+    <w:rsid w:val="00953E19"/>
+    <w:rsid w:val="0095594B"/>
+    <w:rsid w:val="009658E1"/>
+    <w:rsid w:val="00971AF7"/>
+    <w:rsid w:val="0097420E"/>
+    <w:rsid w:val="00976C63"/>
+    <w:rsid w:val="009A2C5F"/>
+    <w:rsid w:val="009A317F"/>
+    <w:rsid w:val="009A45A6"/>
+    <w:rsid w:val="009A4DDC"/>
+    <w:rsid w:val="009A7F1C"/>
+    <w:rsid w:val="009C3413"/>
+    <w:rsid w:val="009C4AA6"/>
+    <w:rsid w:val="009D3005"/>
+    <w:rsid w:val="009D518C"/>
+    <w:rsid w:val="009E4692"/>
+    <w:rsid w:val="009E4982"/>
+    <w:rsid w:val="009F28B3"/>
+    <w:rsid w:val="009F5101"/>
+    <w:rsid w:val="009F689F"/>
+    <w:rsid w:val="00A05AC2"/>
+    <w:rsid w:val="00A20CDE"/>
+    <w:rsid w:val="00A3203B"/>
+    <w:rsid w:val="00A41D85"/>
+    <w:rsid w:val="00A50A39"/>
+    <w:rsid w:val="00A5542F"/>
+    <w:rsid w:val="00A5779E"/>
+    <w:rsid w:val="00A80380"/>
+    <w:rsid w:val="00A8101A"/>
+    <w:rsid w:val="00A82004"/>
+    <w:rsid w:val="00A87882"/>
+    <w:rsid w:val="00AC0326"/>
+    <w:rsid w:val="00AC0EA4"/>
+    <w:rsid w:val="00AC4406"/>
+    <w:rsid w:val="00AC7174"/>
+    <w:rsid w:val="00AD0A53"/>
+    <w:rsid w:val="00AE336E"/>
+    <w:rsid w:val="00AF56B0"/>
+    <w:rsid w:val="00AF5C33"/>
+    <w:rsid w:val="00B200FA"/>
+    <w:rsid w:val="00B24EC5"/>
+    <w:rsid w:val="00B475AB"/>
+    <w:rsid w:val="00B50CE0"/>
+    <w:rsid w:val="00B527BB"/>
+    <w:rsid w:val="00B553B6"/>
+    <w:rsid w:val="00B61941"/>
+    <w:rsid w:val="00B811FF"/>
+    <w:rsid w:val="00B81D47"/>
+    <w:rsid w:val="00B9046B"/>
+    <w:rsid w:val="00B93AE9"/>
+    <w:rsid w:val="00B97671"/>
+    <w:rsid w:val="00BA0948"/>
+    <w:rsid w:val="00BA11DC"/>
+    <w:rsid w:val="00BA58ED"/>
+    <w:rsid w:val="00BA75F7"/>
+    <w:rsid w:val="00BB1DB0"/>
+    <w:rsid w:val="00BB250D"/>
+    <w:rsid w:val="00BC4910"/>
+    <w:rsid w:val="00BD0168"/>
+    <w:rsid w:val="00BE1DF1"/>
+    <w:rsid w:val="00BF484B"/>
+    <w:rsid w:val="00C04375"/>
+    <w:rsid w:val="00C05818"/>
+    <w:rsid w:val="00C07339"/>
+    <w:rsid w:val="00C17529"/>
+    <w:rsid w:val="00C220E4"/>
+    <w:rsid w:val="00C36074"/>
+    <w:rsid w:val="00C428A8"/>
+    <w:rsid w:val="00C538E3"/>
+    <w:rsid w:val="00C5497E"/>
+    <w:rsid w:val="00C557A7"/>
+    <w:rsid w:val="00C623D2"/>
+    <w:rsid w:val="00C735A9"/>
+    <w:rsid w:val="00C94176"/>
+    <w:rsid w:val="00CA0245"/>
+    <w:rsid w:val="00CA13E1"/>
+    <w:rsid w:val="00CB3477"/>
+    <w:rsid w:val="00CB39B4"/>
+    <w:rsid w:val="00CC74D9"/>
+    <w:rsid w:val="00CD785C"/>
+    <w:rsid w:val="00CE7E1E"/>
+    <w:rsid w:val="00CF0CC2"/>
+    <w:rsid w:val="00D030CB"/>
+    <w:rsid w:val="00D134DA"/>
+    <w:rsid w:val="00D165FF"/>
+    <w:rsid w:val="00D1680E"/>
+    <w:rsid w:val="00D336EE"/>
+    <w:rsid w:val="00D34E51"/>
+    <w:rsid w:val="00D36742"/>
+    <w:rsid w:val="00D51009"/>
+    <w:rsid w:val="00D54966"/>
+    <w:rsid w:val="00D56030"/>
+    <w:rsid w:val="00D65406"/>
+    <w:rsid w:val="00D67017"/>
+    <w:rsid w:val="00D67ADE"/>
+    <w:rsid w:val="00D73991"/>
+    <w:rsid w:val="00D7508C"/>
+    <w:rsid w:val="00D7729C"/>
+    <w:rsid w:val="00D77B69"/>
+    <w:rsid w:val="00D864C3"/>
+    <w:rsid w:val="00D90A94"/>
+    <w:rsid w:val="00D950EC"/>
+    <w:rsid w:val="00D961CE"/>
+    <w:rsid w:val="00DA4394"/>
+    <w:rsid w:val="00DB1B73"/>
+    <w:rsid w:val="00DB23A1"/>
+    <w:rsid w:val="00DB4399"/>
+    <w:rsid w:val="00DC00DD"/>
+    <w:rsid w:val="00DD71D7"/>
+    <w:rsid w:val="00DE33EA"/>
+    <w:rsid w:val="00E15515"/>
+    <w:rsid w:val="00E24E1A"/>
+    <w:rsid w:val="00E32408"/>
+    <w:rsid w:val="00E326B9"/>
+    <w:rsid w:val="00E33AAA"/>
+    <w:rsid w:val="00E34597"/>
+    <w:rsid w:val="00E449F2"/>
+    <w:rsid w:val="00E46A1A"/>
+    <w:rsid w:val="00E47183"/>
+    <w:rsid w:val="00E471A1"/>
+    <w:rsid w:val="00E51C4D"/>
+    <w:rsid w:val="00E54BC5"/>
+    <w:rsid w:val="00E714B5"/>
+    <w:rsid w:val="00E81D10"/>
+    <w:rsid w:val="00E91AA7"/>
+    <w:rsid w:val="00E94571"/>
+    <w:rsid w:val="00E960F8"/>
+    <w:rsid w:val="00E9799F"/>
+    <w:rsid w:val="00EC1B26"/>
+    <w:rsid w:val="00EC5FF0"/>
+    <w:rsid w:val="00ED64A6"/>
+    <w:rsid w:val="00EE08B3"/>
+    <w:rsid w:val="00EE37AB"/>
+    <w:rsid w:val="00F01FAB"/>
+    <w:rsid w:val="00F11FB6"/>
+    <w:rsid w:val="00F1302E"/>
+    <w:rsid w:val="00F17FCC"/>
+    <w:rsid w:val="00F2093A"/>
+    <w:rsid w:val="00F35F0D"/>
+    <w:rsid w:val="00F37F10"/>
+    <w:rsid w:val="00F434B5"/>
+    <w:rsid w:val="00F54810"/>
+    <w:rsid w:val="00F565EF"/>
+    <w:rsid w:val="00F569B6"/>
+    <w:rsid w:val="00F70DC8"/>
+    <w:rsid w:val="00F9228E"/>
+    <w:rsid w:val="00F93EF9"/>
+    <w:rsid w:val="00F9460E"/>
+    <w:rsid w:val="00FA33EE"/>
+    <w:rsid w:val="00FA5296"/>
+    <w:rsid w:val="00FA7009"/>
+    <w:rsid w:val="00FA7F1A"/>
+    <w:rsid w:val="00FB1F08"/>
+    <w:rsid w:val="00FB4E0F"/>
+    <w:rsid w:val="00FC67FD"/>
+    <w:rsid w:val="00FD13EA"/>
+    <w:rsid w:val="00FD1CE9"/>
+    <w:rsid w:val="00FD2BC3"/>
+    <w:rsid w:val="00FE156E"/>
+    <w:rsid w:val="00FE36CA"/>
+    <w:rsid w:val="00FE416C"/>
+    <w:rsid w:val="021EF176"/>
+    <w:rsid w:val="037905E5"/>
+    <w:rsid w:val="06C37C65"/>
+    <w:rsid w:val="59A05154"/>
+    <w:rsid w:val="5B9FE6C7"/>
+    <w:rsid w:val="5DFAA2E2"/>
+    <w:rsid w:val="646840EE"/>
+    <w:rsid w:val="685271F9"/>
+    <w:rsid w:val="68C1C1F0"/>
+    <w:rsid w:val="75870BF8"/>
+    <w:rsid w:val="7727F338"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="es-CL"/>
+  <w:themeFontLang w:val="es-CL" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="1026"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="27E71B32"/>
-[...1 lines deleted...]
-  <w15:docId w15:val="{06FBA815-F77A-4614-ADAA-CCCA2D3F8F88}"/>
+  <w14:docId w14:val="6DC15547"/>
+  <w15:docId w15:val="{B0048B57-5295-4B7C-85EB-38B18A4C58AE}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="es-CL" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -1157,51 +3789,51 @@
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
@@ -1383,137 +4015,1080 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
+    <w:rsid w:val="00722342"/>
+    <w:pPr>
+      <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+    </w:pPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Fuentedeprrafopredeter">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Tablanormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Sinlista">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="Encabezado">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="EncabezadoCar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00863FC1"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4419"/>
+        <w:tab w:val="right" w:pos="8838"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="EncabezadoCar">
+    <w:name w:val="Encabezado Car"/>
+    <w:basedOn w:val="Fuentedeprrafopredeter"/>
+    <w:link w:val="Encabezado"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00863FC1"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Piedepgina">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="PiedepginaCar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00863FC1"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4419"/>
+        <w:tab w:val="right" w:pos="8838"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="PiedepginaCar">
+    <w:name w:val="Pie de página Car"/>
+    <w:basedOn w:val="Fuentedeprrafopredeter"/>
+    <w:link w:val="Piedepgina"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00863FC1"/>
+  </w:style>
+  <w:style w:type="table" w:styleId="Tablaconcuadrcula">
+    <w:name w:val="Table Grid"/>
+    <w:basedOn w:val="Tablanormal"/>
+    <w:uiPriority w:val="59"/>
+    <w:rsid w:val="002C74D3"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Prrafodelista">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="008A4EE4"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="TableGrid">
+    <w:name w:val="TableGrid"/>
+    <w:rsid w:val="000F6738"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+      <w:lang w:eastAsia="es-CL"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="0" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="0" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Textodeglobo">
+    <w:name w:val="Balloon Text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="TextodegloboCar"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="000F6738"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TextodegloboCar">
+    <w:name w:val="Texto de globo Car"/>
+    <w:basedOn w:val="Fuentedeprrafopredeter"/>
+    <w:link w:val="Textodeglobo"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="000F6738"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Textoindependiente">
+    <w:name w:val="Body Text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="TextoindependienteCar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00F35F0D"/>
+    <w:pPr>
+      <w:spacing w:after="120"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TextoindependienteCar">
+    <w:name w:val="Texto independiente Car"/>
+    <w:basedOn w:val="Fuentedeprrafopredeter"/>
+    <w:link w:val="Textoindependiente"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00F35F0D"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="paragraph">
+    <w:name w:val="paragraph"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="00047A5C"/>
+    <w:pPr>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="normaltextrun">
+    <w:name w:val="normaltextrun"/>
+    <w:basedOn w:val="Fuentedeprrafopredeter"/>
+    <w:rsid w:val="00047A5C"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="eop">
+    <w:name w:val="eop"/>
+    <w:basedOn w:val="Fuentedeprrafopredeter"/>
+    <w:rsid w:val="00047A5C"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="TableParagraph">
+    <w:name w:val="Table Paragraph"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="000F1F26"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="229" w:lineRule="exact"/>
+      <w:ind w:left="106"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+      <w:lang w:val="es-ES"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="NormalWeb">
+    <w:name w:val="Normal (Web)"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00B553B6"/>
+    <w:pPr>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="en-US"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:divs>
+    <w:div w:id="73744172">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="957033437">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1413157914">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1634869526">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="37903788">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="45757872">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="48119041">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="152525756">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="160434396">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="199057708">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="505361907">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="56320623">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="111679759">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="248540255">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="390470973">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="391851202">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="569727848">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="869882922">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1013342914">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1033455168">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1448626190">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1450009627">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1512333199">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1593003502">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1838416858">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1922567854">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="2075737008">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="560605402">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="628628468">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="655886183">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="704604466">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="771362855">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="804203066">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="809636731">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="819149442">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="877592671">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="933510446">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="956645422">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1104691878">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1127894037">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1163665492">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1203402634">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1257667505">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1269779387">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1360548601">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1368406708">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1425418027">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1523594550">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1541943133">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1549952775">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1578008407">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1604462159">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1706101690">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1748990410">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1761490302">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1777557804">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1808618271">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="2088261025">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="2102528673">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="1861049520">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+  </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
+</file>
+
+<file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/></Relationships>
+</file>
+
+<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="5B9BD5"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
+        <a:latin typeface="Calibri Light"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
@@ -1521,51 +5096,51 @@
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
         <a:font script="Armn" typeface="Arial"/>
         <a:font script="Bugi" typeface="Leelawadee UI"/>
         <a:font script="Bopo" typeface="Microsoft JhengHei"/>
         <a:font script="Java" typeface="Javanese Text"/>
         <a:font script="Lisu" typeface="Segoe UI"/>
         <a:font script="Mymr" typeface="Myanmar Text"/>
         <a:font script="Nkoo" typeface="Ebrima"/>
         <a:font script="Olck" typeface="Nirmala UI"/>
         <a:font script="Osma" typeface="Ebrima"/>
         <a:font script="Phag" typeface="Phagspa"/>
         <a:font script="Syrn" typeface="Estrangelo Edessa"/>
         <a:font script="Syrj" typeface="Estrangelo Edessa"/>
         <a:font script="Syre" typeface="Estrangelo Edessa"/>
         <a:font script="Sora" typeface="Nirmala UI"/>
         <a:font script="Tale" typeface="Microsoft Tai Le"/>
         <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
         <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
@@ -1721,75 +5296,75 @@
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+</file>
+
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+</file>
+
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{291E97E0-5EB6-4E2B-9156-620C87B7D0B1}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>225</Words>
-  <Characters>1238</Characters>
+  <Words>119</Words>
+  <Characters>1056</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>10</Lines>
-  <Paragraphs>2</Paragraphs>
+  <Lines>30</Lines>
+  <Paragraphs>18</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
-  <HeadingPairs>
-[...13 lines deleted...]
-  </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1461</CharactersWithSpaces>
+  <CharactersWithSpaces>1238</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
-  <dc:creator>Claudia Hidalgo Moreno</dc:creator>
+  <dc:creator>Ana Quezada</dc:creator>
   <cp:keywords/>
-  <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>