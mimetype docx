--- v0 (2025-11-14)
+++ v1 (2026-05-25)
@@ -1,13531 +1,11339 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="36933CB4" w14:textId="77777777" w:rsidR="00E14A36" w:rsidRDefault="00AE46F4" w:rsidP="00AE46F4">
-[...3 lines deleted...]
-        </w:pBdr>
+    <w:p w14:paraId="5E9CA6FE" w14:textId="3C205DD4" w:rsidR="4F69593B" w:rsidRDefault="4F69593B" w:rsidP="43E3C760">
+      <w:pPr>
         <w:spacing w:after="56"/>
         <w:ind w:left="67"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:b/>
-[...15 lines deleted...]
-          <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="43E3C760">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t>ESTATUTO ORGANIZACIÓN FUNCIONAL</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3FE77532" w14:textId="77777777" w:rsidR="00270CC4" w:rsidRPr="00FB0EB9" w:rsidRDefault="00270CC4" w:rsidP="00AE46F4">
-[...3 lines deleted...]
-        </w:pBdr>
+    <w:p w14:paraId="04B36BE3" w14:textId="49423D83" w:rsidR="4F69593B" w:rsidRPr="00EF744B" w:rsidRDefault="4F69593B" w:rsidP="00AE210C">
+      <w:pPr>
         <w:spacing w:after="56"/>
         <w:ind w:left="67"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...8 lines deleted...]
-    <w:p w14:paraId="7F66F9E8" w14:textId="2F7E61A9" w:rsidR="00340A2A" w:rsidRDefault="00270CC4" w:rsidP="00AE46F4">
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Arial" w:hAnsi="Cambria" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EF744B">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Arial" w:hAnsi="Cambria" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="000F39F8">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Arial" w:hAnsi="Cambria" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>xxxxx</w:t>
+      </w:r>
+      <w:r w:rsidR="00E47252">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Arial" w:hAnsi="Cambria" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>xx</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00E47252">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Arial" w:hAnsi="Cambria" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>” (Nombre Organización)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7C48163A" w14:textId="5BE84A8F" w:rsidR="43E3C760" w:rsidRDefault="43E3C760" w:rsidP="43E3C760">
       <w:pPr>
         <w:spacing w:after="56"/>
         <w:ind w:left="67"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Bookman Old Style" w:hAnsi="Arial" w:cs="Arial"/>
-[...19 lines deleted...]
-        <w:spacing w:after="56"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4EF60C08" w14:textId="5380A72D" w:rsidR="4F69593B" w:rsidRDefault="4F69593B" w:rsidP="43E3C760">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:ind w:left="10" w:right="1" w:hanging="10"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="43E3C760">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">TITULO I </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1800837E" w14:textId="61AB5EC5" w:rsidR="4F69593B" w:rsidRDefault="4F69593B" w:rsidP="43E3C760">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:ind w:left="10" w:right="1" w:hanging="10"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="43E3C760">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">DENOMINACIÓN, OBJETO Y DOMICILIO </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="311D872A" w14:textId="7878BABA" w:rsidR="4F69593B" w:rsidRDefault="4F69593B" w:rsidP="43E3C760">
+      <w:pPr>
         <w:ind w:left="67"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Bookman Old Style" w:hAnsi="Arial" w:cs="Arial"/>
-[...7 lines deleted...]
-    <w:p w14:paraId="6A245A4D" w14:textId="77777777" w:rsidR="00AE46F4" w:rsidRPr="00FB0EB9" w:rsidRDefault="00AE46F4" w:rsidP="00AE46F4">
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="43E3C760">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="746649DF" w14:textId="5CD6EA96" w:rsidR="4F69593B" w:rsidRDefault="4F69593B" w:rsidP="43E3C760">
+      <w:pPr>
+        <w:ind w:left="67"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="43E3C760">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5D692E1A" w14:textId="56994CB0" w:rsidR="4F69593B" w:rsidRDefault="4F69593B" w:rsidP="00AE210C">
+      <w:pPr>
+        <w:spacing w:after="4" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="-5" w:hanging="10"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="43E3C760">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ARTICULO Nº1: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="43E3C760">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>Constitúyase una Organización Comunitaria de carácter Funcional de duración indefinida, como persona jurídica sin fines de lucro, regida por la Ley Nº19.418, con su texto refundido, coordinado y sistematizado, y las modificaciones que dictamina la Ley N°20.500 y Ley N°21.146, denominada “</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00E47252">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>xxxxxxx</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00E47252">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Nombre Organización</w:t>
+      </w:r>
+      <w:r w:rsidRPr="43E3C760">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="es-CL"/>
+        </w:rPr>
+        <w:t>”</w:t>
+      </w:r>
+      <w:r w:rsidRPr="43E3C760">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="43E3C760">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>correspondiente a la comuna de Tocopilla, Provincia de Tocopilla, II región de Antofagasta.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7FDB295C" w14:textId="2DA47676" w:rsidR="43E3C760" w:rsidRDefault="43E3C760" w:rsidP="43E3C760">
+      <w:pPr>
+        <w:spacing w:after="4" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="10" w:hanging="10"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="52E02CA3" w14:textId="779096D8" w:rsidR="4F69593B" w:rsidRDefault="4F69593B" w:rsidP="43E3C760">
+      <w:pPr>
+        <w:spacing w:after="4" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="-5" w:hanging="10"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="43E3C760">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>ARTICULO N°2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E4382D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="43E3C760">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Para todos los efectos legales el domicilio de la organización es </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64975FA6" w14:textId="15397D21" w:rsidR="4F69593B" w:rsidRDefault="00E47252" w:rsidP="43E3C760">
+      <w:pPr>
+        <w:spacing w:after="4" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="-5" w:hanging="10"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="es-CL"/>
+        </w:rPr>
+        <w:t>Xxxxxx</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="es-CL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Dirección Organización)</w:t>
+      </w:r>
+      <w:r w:rsidR="4F69593B" w:rsidRPr="43E3C760">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="es-CL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="4F69593B" w:rsidRPr="43E3C760">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>comuna de Tocopilla.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6DBA4B11" w14:textId="4ADF2F27" w:rsidR="4F69593B" w:rsidRDefault="4F69593B" w:rsidP="43E3C760">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="43E3C760">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="75264481" w14:textId="72485886" w:rsidR="4F69593B" w:rsidRDefault="4F69593B" w:rsidP="00D3230B">
+      <w:pPr>
+        <w:spacing w:after="4" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="-5" w:hanging="10"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="43E3C760">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>ARTICULO Nº3</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E4382D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="43E3C760">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> El objetivo de esta organización </w:t>
+      </w:r>
+      <w:r w:rsidR="00D3230B" w:rsidRPr="00D3230B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">tiene como objetivo promover la solidaridad, el apoyo mutuo y el bienestar de la comunidad, fomentando la participación y la unión entre los vecinos. Para ello, busca brindar asistencia a las personas y familias que enfrenten situaciones de necesidad o emergencia, apoyando especialmente a quienes requieran ayuda social o laboral. Asimismo, la organización impulsará actividades recreativas, culturales y comunitarias que favorezcan la convivencia, la integración y el fortalecimiento de los lazos entre los habitantes del sector. A través de estas acciones, </w:t>
+      </w:r>
+      <w:r w:rsidR="00D3230B" w:rsidRPr="00F90374">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Vecinos Unidos</w:t>
+      </w:r>
+      <w:r w:rsidR="00D3230B" w:rsidRPr="00D3230B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> pretende crear una red de colaboración entre los vecinos, promover valores de respeto, cooperación y ayuda solidaria, y contribuir al desarrollo y a una mejor calidad de vida para toda la comunidad.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="20403082" w14:textId="1B1FCA12" w:rsidR="43E3C760" w:rsidRDefault="43E3C760" w:rsidP="43E3C760">
+      <w:pPr>
+        <w:spacing w:after="4" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="-5" w:hanging="10"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="325A7B5A" w14:textId="36D738BF" w:rsidR="00E4382D" w:rsidRDefault="4F69593B" w:rsidP="00E4382D">
+      <w:pPr>
+        <w:bidi/>
+        <w:spacing w:after="31" w:line="248" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="43E3C760">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>ARTICULO Nº4</w:t>
+      </w:r>
+      <w:r w:rsidR="00E4382D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="43E3C760">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> La Organización no podrá perseguir fines de lucro y deberá respetar la libertad religiosa y política de sus integrantes, quedando prohibida toda</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="59F8AA91" w14:textId="796261E9" w:rsidR="43E3C760" w:rsidRDefault="00493193" w:rsidP="43E3C760">
+      <w:pPr>
+        <w:spacing w:after="31" w:line="248" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidR="00E4382D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">cción proselitista en </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>tales</w:t>
+      </w:r>
+      <w:r w:rsidR="00E4382D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> materias.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6A476944" w14:textId="77777777" w:rsidR="00ED4EDB" w:rsidRDefault="00ED4EDB" w:rsidP="43E3C760">
+      <w:pPr>
+        <w:spacing w:after="31" w:line="248" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="259B8B93" w14:textId="2892D539" w:rsidR="4F69593B" w:rsidRDefault="4F69593B" w:rsidP="43E3C760">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
-        <w:spacing w:after="0"/>
-        <w:ind w:left="10" w:right="1" w:hanging="10"/>
+        <w:ind w:left="10" w:right="4" w:hanging="10"/>
         <w:jc w:val="center"/>
-        <w:outlineLvl w:val="0"/>
-[...21 lines deleted...]
-    <w:p w14:paraId="0FA928C6" w14:textId="77777777" w:rsidR="00AE46F4" w:rsidRPr="00FB0EB9" w:rsidRDefault="00AE46F4" w:rsidP="00AE46F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="43E3C760">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">TITULO II </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7A016F25" w14:textId="47C0242B" w:rsidR="4F69593B" w:rsidRDefault="4F69593B" w:rsidP="43E3C760">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
-        <w:spacing w:after="0"/>
-[...731 lines deleted...]
-        <w:spacing w:after="0"/>
         <w:ind w:left="10" w:right="4" w:hanging="10"/>
         <w:jc w:val="center"/>
-        <w:outlineLvl w:val="0"/>
-[...45 lines deleted...]
-          <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="43E3C760">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">DE LOS AFILIADOS, SUS OBLIGACIONES Y DERECHOS </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5782DFDB" w14:textId="77777777" w:rsidR="00AE46F4" w:rsidRPr="00FB0EB9" w:rsidRDefault="00AE46F4" w:rsidP="00AE46F4">
+    <w:p w14:paraId="26352234" w14:textId="70EF1D64" w:rsidR="4F69593B" w:rsidRDefault="4F69593B" w:rsidP="43E3C760">
       <w:pPr>
         <w:spacing w:after="2"/>
         <w:ind w:left="65"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Bookman Old Style" w:hAnsi="Arial" w:cs="Arial"/>
-[...13 lines deleted...]
-          <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="43E3C760">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="52D2CB52" w14:textId="2C0B5D01" w:rsidR="00AE46F4" w:rsidRPr="00FB0EB9" w:rsidRDefault="00AE46F4" w:rsidP="00AE46F4">
-[...19 lines deleted...]
-          <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
+    <w:p w14:paraId="054DF541" w14:textId="74F4BAB1" w:rsidR="00493193" w:rsidRDefault="4F69593B" w:rsidP="00A11BE0">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="43E3C760">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t>ARTICULO Nº5</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FB0EB9">
-[...6 lines deleted...]
-          <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
+      <w:r w:rsidRPr="00767E9D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FB0EB9">
-[...6 lines deleted...]
-          <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
+      <w:r w:rsidRPr="43E3C760">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00FB0EB9">
-[...52 lines deleted...]
-    <w:p w14:paraId="4A4672C1" w14:textId="0273DF91" w:rsidR="00AE46F4" w:rsidRPr="00FB0EB9" w:rsidRDefault="00AE46F4" w:rsidP="00AE46F4">
+      <w:r w:rsidRPr="43E3C760">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Podrán ser afiliados a esta Organización Comunitaria, todas las personas mayores de 15 años. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1B4B5BE5" w14:textId="77777777" w:rsidR="00A11BE0" w:rsidRDefault="00A11BE0" w:rsidP="00A11BE0">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="488D028E" w14:textId="2D971C61" w:rsidR="4F69593B" w:rsidRDefault="4F69593B" w:rsidP="43E3C760">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="center" w:pos="3776"/>
         </w:tabs>
         <w:spacing w:after="4" w:line="248" w:lineRule="auto"/>
         <w:ind w:left="-15"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Bookman Old Style" w:hAnsi="Arial" w:cs="Arial"/>
-[...13 lines deleted...]
-          <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="43E3C760">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t>ARTICULO Nº6</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FB0EB9">
-[...6 lines deleted...]
-          <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
+      <w:r w:rsidR="00767E9D" w:rsidRPr="00767E9D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FB0EB9">
-[...16 lines deleted...]
-          <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
+      <w:r w:rsidR="00493193">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="43E3C760">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">La calidad de afiliado se adquiere: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0BAD41F0" w14:textId="77777777" w:rsidR="00AE46F4" w:rsidRPr="00FB0EB9" w:rsidRDefault="00AE46F4" w:rsidP="00AE46F4">
-[...16 lines deleted...]
-          <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
+    <w:p w14:paraId="72A58263" w14:textId="40DB7F68" w:rsidR="4F69593B" w:rsidRDefault="4F69593B" w:rsidP="43E3C760">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="43E3C760">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4A459D36" w14:textId="7EAE9A4B" w:rsidR="00AE46F4" w:rsidRPr="00FB0EB9" w:rsidRDefault="00AE46F4" w:rsidP="007814ED">
-      <w:pPr>
+    <w:p w14:paraId="70FA80DF" w14:textId="77D6EC1E" w:rsidR="4F69593B" w:rsidRDefault="4F69593B" w:rsidP="43E3C760">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="1"/>
+          <w:numId w:val="17"/>
         </w:numPr>
-        <w:spacing w:after="0" w:line="248" w:lineRule="auto"/>
+        <w:spacing w:line="248" w:lineRule="auto"/>
         <w:ind w:hanging="259"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Bookman Old Style" w:hAnsi="Arial" w:cs="Arial"/>
-[...12 lines deleted...]
-          <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="43E3C760">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">Por la suscripción del acta de constitución </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6BACFC07" w14:textId="16CC93CF" w:rsidR="00AE46F4" w:rsidRPr="00FB0EB9" w:rsidRDefault="00AE46F4" w:rsidP="007814ED">
-      <w:pPr>
+    <w:p w14:paraId="0CC86952" w14:textId="2F594F00" w:rsidR="4F69593B" w:rsidRDefault="4F69593B" w:rsidP="43E3C760">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="1"/>
+          <w:numId w:val="17"/>
         </w:numPr>
-        <w:spacing w:after="0" w:line="248" w:lineRule="auto"/>
+        <w:spacing w:line="248" w:lineRule="auto"/>
         <w:ind w:hanging="259"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Bookman Old Style" w:hAnsi="Arial" w:cs="Arial"/>
-[...39 lines deleted...]
-        <w:spacing w:after="0" w:line="248" w:lineRule="auto"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="43E3C760">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Por la aceptación de   ingreso de un solicitante, una vez que la Organización se encuentre constituida. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6D93A167" w14:textId="149D988E" w:rsidR="4F69593B" w:rsidRDefault="4F69593B" w:rsidP="43E3C760">
+      <w:pPr>
+        <w:spacing w:line="248" w:lineRule="auto"/>
         <w:ind w:left="-5" w:hanging="10"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Bookman Old Style" w:hAnsi="Arial" w:cs="Arial"/>
-[...99 lines deleted...]
-    <w:p w14:paraId="43EDFC04" w14:textId="3F861179" w:rsidR="00AE46F4" w:rsidRPr="00FB0EB9" w:rsidRDefault="00AE46F4" w:rsidP="00AE46F4">
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="43E3C760">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> El ingreso a esta Organización Comunitaria será un acto voluntario, personal e indelegable y, en consecuencia, nadie podrá ser obligado a pertenecer a ella, ni tampoco se podrá impedir su retiro.  Asimismo, no podrá negarse el ingreso a esta </w:t>
+      </w:r>
+      <w:r w:rsidRPr="43E3C760">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Organización a las personas que lo requieran y cumplan con los requisitos legales y estatutarios. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="353EF9CD" w14:textId="31FED42E" w:rsidR="43E3C760" w:rsidRDefault="43E3C760" w:rsidP="43E3C760">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="210D1499" w14:textId="0E9FBF8A" w:rsidR="4F69593B" w:rsidRDefault="4F69593B" w:rsidP="43E3C760">
       <w:pPr>
         <w:spacing w:after="1"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Bookman Old Style" w:hAnsi="Arial" w:cs="Arial"/>
-[...13 lines deleted...]
-          <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="43E3C760">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t>ARTICULO Nº7</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FB0EB9">
-[...6 lines deleted...]
-          <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
+      <w:r w:rsidRPr="00767E9D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FB0EB9">
-[...7 lines deleted...]
-        </w:rPr>
+      <w:r>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00FB0EB9">
-[...27 lines deleted...]
-          <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
+      <w:r w:rsidRPr="43E3C760">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Los afiliados a esta Organización tendrán los siguientes </w:t>
+      </w:r>
+      <w:r w:rsidR="00767E9D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="43E3C760">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">rechos: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2490351E" w14:textId="15EEF455" w:rsidR="4F69593B" w:rsidRDefault="4F69593B" w:rsidP="43E3C760">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="43E3C760">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="35542849" w14:textId="543BDBC9" w:rsidR="00AE46F4" w:rsidRPr="00FB0EB9" w:rsidRDefault="00AE46F4" w:rsidP="007814ED">
-      <w:pPr>
+    <w:p w14:paraId="79E6AC3A" w14:textId="4F3BA98B" w:rsidR="4F69593B" w:rsidRDefault="4F69593B" w:rsidP="43E3C760">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="2"/>
+          <w:numId w:val="16"/>
         </w:numPr>
-        <w:spacing w:after="0" w:line="248" w:lineRule="auto"/>
+        <w:spacing w:line="248" w:lineRule="auto"/>
         <w:ind w:hanging="271"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Bookman Old Style" w:hAnsi="Arial" w:cs="Arial"/>
-[...12 lines deleted...]
-          <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="43E3C760">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">Participar en las Asambleas que se lleven a efecto, con derecho a voz y voto. El voto será unipersonal e indelegable. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="518A79C9" w14:textId="011453C2" w:rsidR="00AE46F4" w:rsidRPr="00FB0EB9" w:rsidRDefault="00AE46F4" w:rsidP="007814ED">
-      <w:pPr>
+    <w:p w14:paraId="47445A1B" w14:textId="16372BE9" w:rsidR="4F69593B" w:rsidRDefault="4F69593B" w:rsidP="43E3C760">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="2"/>
+          <w:numId w:val="16"/>
         </w:numPr>
-        <w:spacing w:after="0" w:line="248" w:lineRule="auto"/>
+        <w:spacing w:line="248" w:lineRule="auto"/>
         <w:ind w:hanging="271"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Bookman Old Style" w:hAnsi="Arial" w:cs="Arial"/>
-[...12 lines deleted...]
-          <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="43E3C760">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">Elegir y poder ser elegido en los cargos representativos de la Organización.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="486EF4C0" w14:textId="77777777" w:rsidR="00AE46F4" w:rsidRPr="00FB0EB9" w:rsidRDefault="00AE46F4" w:rsidP="007814ED">
-      <w:pPr>
+    <w:p w14:paraId="4B332AFC" w14:textId="34D49661" w:rsidR="4F69593B" w:rsidRDefault="4F69593B" w:rsidP="43E3C760">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="2"/>
+          <w:numId w:val="16"/>
         </w:numPr>
-        <w:spacing w:after="0" w:line="248" w:lineRule="auto"/>
+        <w:spacing w:line="248" w:lineRule="auto"/>
         <w:ind w:hanging="271"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Bookman Old Style" w:hAnsi="Arial" w:cs="Arial"/>
-[...12 lines deleted...]
-          <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="43E3C760">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">Presentar cualquier iniciativa, proyecto o proposición de estudio al Directorio. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7EFAC88C" w14:textId="74AFB49C" w:rsidR="00AE46F4" w:rsidRPr="00FB0EB9" w:rsidRDefault="00AE46F4" w:rsidP="00433513">
-[...1 lines deleted...]
-        <w:spacing w:after="0" w:line="248" w:lineRule="auto"/>
+    <w:p w14:paraId="6DC805CA" w14:textId="1AAB2CB1" w:rsidR="4F69593B" w:rsidRDefault="4F69593B" w:rsidP="43E3C760">
+      <w:pPr>
+        <w:spacing w:line="248" w:lineRule="auto"/>
         <w:ind w:left="-5" w:hanging="10"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Bookman Old Style" w:hAnsi="Arial" w:cs="Arial"/>
-[...12 lines deleted...]
-          <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="43E3C760">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> i esta iniciativa es patrocinada por el diez por ciento de los afiliados a lo menos, el directorio deberá someterla a la consideración de la asamblea para su aprobación o rechazo. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00FB0EB9">
-[...6 lines deleted...]
-        </w:rPr>
+      <w:r>
         <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="43E3C760">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0FE56942" w14:textId="17AE5B94" w:rsidR="00AE46F4" w:rsidRPr="00FB0EB9" w:rsidRDefault="00AE46F4" w:rsidP="007814ED">
-      <w:pPr>
+    <w:p w14:paraId="6C2108D7" w14:textId="3241FDA0" w:rsidR="4F69593B" w:rsidRDefault="4F69593B" w:rsidP="43E3C760">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="2"/>
+          <w:numId w:val="16"/>
         </w:numPr>
-        <w:spacing w:after="0" w:line="248" w:lineRule="auto"/>
+        <w:spacing w:line="248" w:lineRule="auto"/>
         <w:ind w:hanging="271"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Bookman Old Style" w:hAnsi="Arial" w:cs="Arial"/>
-[...12 lines deleted...]
-          <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="43E3C760">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">Tener acceso a los libros de actas, de contabilidad de la Organización, y de registro de afiliados, además de ser atendido por los dirigentes. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6F03C524" w14:textId="77777777" w:rsidR="00AE46F4" w:rsidRPr="00FB0EB9" w:rsidRDefault="00AE46F4" w:rsidP="007814ED">
-      <w:pPr>
+    <w:p w14:paraId="289A7315" w14:textId="7B7EF5CE" w:rsidR="4F69593B" w:rsidRPr="00767E9D" w:rsidRDefault="4F69593B" w:rsidP="00767E9D">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="2"/>
+          <w:numId w:val="16"/>
         </w:numPr>
-        <w:spacing w:after="0" w:line="248" w:lineRule="auto"/>
+        <w:spacing w:line="248" w:lineRule="auto"/>
         <w:ind w:hanging="271"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Bookman Old Style" w:hAnsi="Arial" w:cs="Arial"/>
-[...51 lines deleted...]
-    <w:p w14:paraId="2EB0A134" w14:textId="4DDF9408" w:rsidR="00AE46F4" w:rsidRPr="00FB0EB9" w:rsidRDefault="00AE46F4" w:rsidP="008C3CFA">
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="43E3C760">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Proponer censura a cualquier miembro del Directorio, en conformidad a lo dispuesto en la letra D) del artículo N°24 de la Ley N°19.418. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7DE834C5" w14:textId="3A2AF083" w:rsidR="43E3C760" w:rsidRDefault="43E3C760" w:rsidP="43E3C760">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1B3A14B8" w14:textId="7A54408B" w:rsidR="4F69593B" w:rsidRDefault="4F69593B" w:rsidP="43E3C760">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="center" w:pos="5869"/>
         </w:tabs>
         <w:spacing w:after="4" w:line="248" w:lineRule="auto"/>
         <w:ind w:left="-15"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Bookman Old Style" w:hAnsi="Arial" w:cs="Arial"/>
-[...41 lines deleted...]
-      <w:pPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="43E3C760">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>ARTICULO Nº8</w:t>
+      </w:r>
+      <w:r w:rsidR="00767E9D" w:rsidRPr="0069579A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="43E3C760">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Son deberes de todo afiliado a esta Organización, las siguientes obligaciones:  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1EDDB8AE" w14:textId="4C5FA38D" w:rsidR="4F69593B" w:rsidRDefault="4F69593B" w:rsidP="43E3C760">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="3"/>
+          <w:numId w:val="15"/>
         </w:numPr>
-        <w:spacing w:after="0" w:line="248" w:lineRule="auto"/>
+        <w:spacing w:line="248" w:lineRule="auto"/>
         <w:ind w:hanging="283"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Bookman Old Style" w:hAnsi="Arial" w:cs="Arial"/>
-[...12 lines deleted...]
-          <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="43E3C760">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">Pagar puntualmente sus cuotas sociales ordinarias y extraordinarias, cumplir con todas las obligaciones contraídas con la Organización o a través de ella. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="04EE2730" w14:textId="60F68E2E" w:rsidR="00AE46F4" w:rsidRPr="00FB0EB9" w:rsidRDefault="00AE46F4" w:rsidP="006265E0">
-      <w:pPr>
+    <w:p w14:paraId="625E64E4" w14:textId="24543696" w:rsidR="4F69593B" w:rsidRDefault="4F69593B" w:rsidP="43E3C760">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="3"/>
+          <w:numId w:val="15"/>
         </w:numPr>
-        <w:spacing w:after="0" w:line="248" w:lineRule="auto"/>
+        <w:spacing w:line="248" w:lineRule="auto"/>
         <w:ind w:hanging="283"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Bookman Old Style" w:hAnsi="Arial" w:cs="Arial"/>
-[...12 lines deleted...]
-          <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="43E3C760">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">Acatar los acuerdos de la Asamblea y del Directorio, adoptados en conformidad a la Ley y los Estatutos. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2F9EFA77" w14:textId="1FB66F27" w:rsidR="00AE46F4" w:rsidRPr="00FB0EB9" w:rsidRDefault="00AE46F4" w:rsidP="006265E0">
-      <w:pPr>
+    <w:p w14:paraId="20BF3FA3" w14:textId="0516BD71" w:rsidR="4F69593B" w:rsidRDefault="4F69593B" w:rsidP="43E3C760">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="3"/>
+          <w:numId w:val="15"/>
         </w:numPr>
-        <w:spacing w:after="0" w:line="248" w:lineRule="auto"/>
+        <w:spacing w:line="248" w:lineRule="auto"/>
         <w:ind w:hanging="283"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Bookman Old Style" w:hAnsi="Arial" w:cs="Arial"/>
-[...12 lines deleted...]
-          <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="43E3C760">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">Servir los cargos para los cuales hayan sido designados y colaborar en las tareas que se les encomienden. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00FB0EB9">
-[...6 lines deleted...]
-        </w:rPr>
+      <w:r>
         <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="43E3C760">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4B5CC3AB" w14:textId="536695E7" w:rsidR="00AE46F4" w:rsidRPr="00FB0EB9" w:rsidRDefault="00AE46F4" w:rsidP="006265E0">
-      <w:pPr>
+    <w:p w14:paraId="6A4765C3" w14:textId="7CA9F8A4" w:rsidR="4F69593B" w:rsidRDefault="4F69593B" w:rsidP="43E3C760">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="3"/>
+          <w:numId w:val="15"/>
         </w:numPr>
-        <w:spacing w:after="0" w:line="248" w:lineRule="auto"/>
+        <w:spacing w:line="248" w:lineRule="auto"/>
         <w:ind w:hanging="283"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Bookman Old Style" w:hAnsi="Arial" w:cs="Arial"/>
-[...12 lines deleted...]
-          <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="43E3C760">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">Asistir a las reuniones a que fueron legalmente convocados.  </w:t>
       </w:r>
-      <w:r w:rsidRPr="00FB0EB9">
-[...6 lines deleted...]
-        </w:rPr>
+      <w:r>
         <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="43E3C760">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="40CB5216" w14:textId="77777777" w:rsidR="00AE46F4" w:rsidRPr="00FB0EB9" w:rsidRDefault="00AE46F4" w:rsidP="006265E0">
-      <w:pPr>
+    <w:p w14:paraId="365197DD" w14:textId="350F8219" w:rsidR="4F69593B" w:rsidRDefault="4F69593B" w:rsidP="43E3C760">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="3"/>
+          <w:numId w:val="15"/>
         </w:numPr>
-        <w:spacing w:after="0" w:line="248" w:lineRule="auto"/>
+        <w:spacing w:line="248" w:lineRule="auto"/>
         <w:ind w:hanging="283"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Bookman Old Style" w:hAnsi="Arial" w:cs="Arial"/>
-[...12 lines deleted...]
-          <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="43E3C760">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">No efectuar propaganda o campaña proselitista con fines políticos o religiosos, dentro de los locales de la Organización o con ocasión de sus actividades oficiales. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7D9EBC98" w14:textId="5B4C91F4" w:rsidR="00AE46F4" w:rsidRPr="00FB0EB9" w:rsidRDefault="00AE46F4" w:rsidP="006265E0">
-      <w:pPr>
+    <w:p w14:paraId="0FD054F7" w14:textId="0F52D3D8" w:rsidR="4F69593B" w:rsidRDefault="4F69593B" w:rsidP="43E3C760">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="3"/>
+          <w:numId w:val="15"/>
         </w:numPr>
-        <w:spacing w:after="0" w:line="248" w:lineRule="auto"/>
+        <w:spacing w:line="248" w:lineRule="auto"/>
         <w:ind w:hanging="283"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Bookman Old Style" w:hAnsi="Arial" w:cs="Arial"/>
-[...23 lines deleted...]
-        </w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="43E3C760">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Mantener un trato respetuoso y cordial con los demás afiliados y dirigentes.  </w:t>
+      </w:r>
+      <w:r>
         <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="43E3C760">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00FB0EB9">
-[...23 lines deleted...]
-      <w:pPr>
+    </w:p>
+    <w:p w14:paraId="67AC4DA9" w14:textId="0473D096" w:rsidR="4F69593B" w:rsidRDefault="4F69593B" w:rsidP="43E3C760">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="3"/>
+          <w:numId w:val="15"/>
         </w:numPr>
-        <w:spacing w:after="0" w:line="248" w:lineRule="auto"/>
+        <w:spacing w:line="248" w:lineRule="auto"/>
         <w:ind w:hanging="283"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Bookman Old Style" w:hAnsi="Arial" w:cs="Arial"/>
-[...12 lines deleted...]
-          <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="43E3C760">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">Mantener una conducta digna en su comportamiento público. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="59ACEF17" w14:textId="77777777" w:rsidR="00AE46F4" w:rsidRPr="00FB0EB9" w:rsidRDefault="00AE46F4" w:rsidP="006265E0">
-      <w:pPr>
+    <w:p w14:paraId="1176F153" w14:textId="2487C72E" w:rsidR="4F69593B" w:rsidRDefault="4F69593B" w:rsidP="43E3C760">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="3"/>
+          <w:numId w:val="15"/>
         </w:numPr>
-        <w:spacing w:after="0" w:line="248" w:lineRule="auto"/>
+        <w:spacing w:line="248" w:lineRule="auto"/>
         <w:ind w:hanging="283"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Bookman Old Style" w:hAnsi="Arial" w:cs="Arial"/>
-[...34 lines deleted...]
-          <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="43E3C760">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Cumplir con todas las disposiciones estatutarias y de la Ley Nº19.418. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F101B54" w14:textId="39974C7E" w:rsidR="4F69593B" w:rsidRDefault="4F69593B" w:rsidP="43E3C760">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="43E3C760">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3EEBB510" w14:textId="3A0A580D" w:rsidR="00AE46F4" w:rsidRPr="00FB0EB9" w:rsidRDefault="00AE46F4" w:rsidP="00433513">
+    <w:p w14:paraId="7A4687A8" w14:textId="6B47AB4F" w:rsidR="4F69593B" w:rsidRDefault="4F69593B" w:rsidP="43E3C760">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="center" w:pos="5238"/>
         </w:tabs>
         <w:spacing w:after="4" w:line="248" w:lineRule="auto"/>
         <w:ind w:left="-15"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Bookman Old Style" w:hAnsi="Arial" w:cs="Arial"/>
-[...23 lines deleted...]
-          <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="43E3C760">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>ARTICULO Nº9</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0069579A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FB0EB9">
-[...6 lines deleted...]
-        </w:rPr>
+      <w:r>
         <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="43E3C760">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
         <w:t xml:space="preserve">La calidad de afiliado a esta Organización Comunitaria termina: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2BEF3EFE" w14:textId="24455F97" w:rsidR="00AE46F4" w:rsidRPr="00FB0EB9" w:rsidRDefault="00AE46F4" w:rsidP="006265E0">
-      <w:pPr>
+    <w:p w14:paraId="59CB6B98" w14:textId="3D5FCD01" w:rsidR="4F69593B" w:rsidRDefault="4F69593B" w:rsidP="43E3C760">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="14"/>
+        </w:numPr>
+        <w:spacing w:line="248" w:lineRule="auto"/>
+        <w:ind w:hanging="271"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="43E3C760">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Por la pérdida de alguna de las condiciones legales habilitantes para ser miembro de ella. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3D534FAF" w14:textId="2DBCDA0B" w:rsidR="4F69593B" w:rsidRDefault="4F69593B" w:rsidP="43E3C760">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="14"/>
+        </w:numPr>
+        <w:spacing w:line="248" w:lineRule="auto"/>
+        <w:ind w:hanging="271"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="43E3C760">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Por renuncia </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7ADD0053" w14:textId="5B7F7FDF" w:rsidR="4F69593B" w:rsidRDefault="4F69593B" w:rsidP="43E3C760">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="14"/>
+        </w:numPr>
+        <w:spacing w:line="248" w:lineRule="auto"/>
+        <w:ind w:hanging="271"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="43E3C760">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Por exclusión, acordada en Asamblea Extraordinaria por dos tercios de los miembros pertenecientes a la organización, de acuerdo con las normas de la Ley Nº19.418. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2EEBB481" w14:textId="5AF98A54" w:rsidR="4F69593B" w:rsidRDefault="4F69593B" w:rsidP="43E3C760">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="43E3C760">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="408EF1AB" w14:textId="4CD34B00" w:rsidR="4F69593B" w:rsidRDefault="4F69593B" w:rsidP="43E3C760">
+      <w:pPr>
+        <w:spacing w:after="4" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="-5" w:hanging="10"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="43E3C760">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>ARTICULO Nº10:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="43E3C760">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Se considerarán faltas graves, para los efectos de lo dispuesto en el artículo anterior, las siguientes:  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6A6E9C21" w14:textId="1D5F230D" w:rsidR="4F69593B" w:rsidRDefault="4F69593B" w:rsidP="43E3C760">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
+        <w:spacing w:after="4" w:line="248" w:lineRule="auto"/>
+        <w:ind w:hanging="259"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="43E3C760">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">El atraso en el pago de las cuotas durante seis meses consecutivos.  </w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="43E3C760">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2E192514" w14:textId="61225780" w:rsidR="4F69593B" w:rsidRDefault="4F69593B" w:rsidP="43E3C760">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
+        <w:spacing w:after="4" w:line="248" w:lineRule="auto"/>
+        <w:ind w:hanging="259"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="43E3C760">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Incurrir en indignidad en su comportamiento público, en forma que sus actos, resulten contrarios a los intereses de la Organización. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="105E088B" w14:textId="0977FADA" w:rsidR="4F69593B" w:rsidRDefault="4F69593B" w:rsidP="43E3C760">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
+        <w:spacing w:after="4" w:line="248" w:lineRule="auto"/>
+        <w:ind w:hanging="259"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="43E3C760">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Haber sufrido suspensiones en sus derechos, en conformidad a lo dispuesto en él articulo siguiente. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="45C64B47" w14:textId="77777777" w:rsidR="002441D2" w:rsidRDefault="002441D2" w:rsidP="002441D2">
+      <w:pPr>
+        <w:spacing w:after="4" w:line="248" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4BEE84A9" w14:textId="77777777" w:rsidR="002441D2" w:rsidRDefault="002441D2" w:rsidP="002441D2">
+      <w:pPr>
+        <w:spacing w:after="4" w:line="248" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="45C60F89" w14:textId="1E28F60F" w:rsidR="4F69593B" w:rsidRDefault="4F69593B" w:rsidP="43E3C760">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="43E3C760">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6204E623" w14:textId="279FA5CD" w:rsidR="4F69593B" w:rsidRDefault="4F69593B" w:rsidP="0069579A">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="right" w:pos="9978"/>
+        </w:tabs>
+        <w:spacing w:after="4" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="-15"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="43E3C760">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>ARTICULO Nº11</w:t>
+      </w:r>
+      <w:r w:rsidR="0069579A" w:rsidRPr="0069579A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="43E3C760">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Son causales de suspensión de un afiliado en todos sus derechos en la Organización las siguientes: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7290A5BC" w14:textId="06569D31" w:rsidR="4F69593B" w:rsidRDefault="4F69593B" w:rsidP="43E3C760">
+      <w:pPr>
+        <w:spacing w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="10" w:hanging="10"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="43E3C760">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1.- El atraso injustificado por más de 90 días en el cumplimiento de sus obligaciones pecuniarias para con la Organización. Esta suspensión cesará de inmediato una vez cumplidas todas las obligaciones morosas. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="20808648" w14:textId="37FDC116" w:rsidR="4F69593B" w:rsidRDefault="4F69593B" w:rsidP="43E3C760">
+      <w:pPr>
+        <w:spacing w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="10" w:hanging="10"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="43E3C760">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2.-   La suspensión se aplicará por tres inasistencias injustificadas. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7256A8DB" w14:textId="3A80ED04" w:rsidR="4F69593B" w:rsidRDefault="4F69593B" w:rsidP="43E3C760">
+      <w:pPr>
+        <w:spacing w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="10" w:hanging="10"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="43E3C760">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3.- Incumplimiento en las obligaciones contempladas en las letras “f” y “g” del artículo Nº8. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="76EFEFC3" w14:textId="3B82ED7A" w:rsidR="4F69593B" w:rsidRDefault="4F69593B" w:rsidP="43E3C760">
+      <w:pPr>
+        <w:spacing w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="10" w:hanging="10"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="43E3C760">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">4.- Arrogarse la representación de la Organización o derechos en ella que posea.  </w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="43E3C760">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="736E7D1E" w14:textId="2740A080" w:rsidR="4F69593B" w:rsidRDefault="4F69593B" w:rsidP="43E3C760">
+      <w:pPr>
+        <w:spacing w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="10" w:hanging="10"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="43E3C760">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">5.- Usar indebidamente los bienes de la Organización.   </w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="43E3C760">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="027AA759" w14:textId="6AB4D652" w:rsidR="4F69593B" w:rsidRDefault="4F69593B" w:rsidP="43E3C760">
+      <w:pPr>
+        <w:spacing w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="10" w:hanging="10"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="43E3C760">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">6.- Comprometer los intereses y el prestigio de la Organización, afirmando falsedad en desmedro de sus actividades o de la conducción de ella por parte del Directorio. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0110F014" w14:textId="28537A8D" w:rsidR="4F69593B" w:rsidRDefault="4F69593B" w:rsidP="43E3C760">
+      <w:pPr>
+        <w:spacing w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="-5" w:hanging="10"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="43E3C760">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">La suspensión que se aplique en virtud de este articulo la declarará el Directorio y no podrá exceder a los seis meses. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6DDADB04" w14:textId="02965C49" w:rsidR="4F69593B" w:rsidRDefault="4F69593B" w:rsidP="43E3C760">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="43E3C760">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="27C1A29C" w14:textId="49DF82DE" w:rsidR="4F69593B" w:rsidRDefault="4F69593B" w:rsidP="43E3C760">
+      <w:pPr>
+        <w:spacing w:after="4" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="-5" w:hanging="10"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="43E3C760">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>ARTICULO Nº12</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0069579A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="43E3C760">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Acordado por el Directorio las sanciones señaladas en el artículo anterior, el afectado podrá apelar a la Asamblea General, dentro del plazo de 15 días, contados desde la fecha en que se le notifique personalmente el acuerdo correspondiente. Para ratificar el acuerdo, la Asamblea requerirá el voto de la mayoría absoluta de los afiliados presentes. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="708BB291" w14:textId="27A88251" w:rsidR="4F69593B" w:rsidRDefault="4F69593B" w:rsidP="43E3C760">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="43E3C760">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="43E3C760">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="356468BE" w14:textId="2F6465CD" w:rsidR="43E3C760" w:rsidRDefault="43E3C760" w:rsidP="43E3C760">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1CC31E88" w14:textId="515E5E14" w:rsidR="4F69593B" w:rsidRDefault="4F69593B" w:rsidP="43E3C760">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="43E3C760">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>TITULO III</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="65624947" w14:textId="59882A2A" w:rsidR="4F69593B" w:rsidRDefault="4F69593B" w:rsidP="43E3C760">
+      <w:pPr>
+        <w:spacing w:line="256" w:lineRule="auto"/>
+        <w:ind w:left="1906" w:right="1035" w:hanging="434"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="43E3C760">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>DE LOS ÓRGANOS DE ADMINISTRACIÓN Y CONTROL, DE LOS DIRIGENTES Y DE SUS ATRIBUCIONES</w:t>
+      </w:r>
+      <w:r w:rsidRPr="43E3C760">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="78261C6F" w14:textId="73D11E7C" w:rsidR="4F69593B" w:rsidRDefault="4F69593B" w:rsidP="43E3C760">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="43E3C760">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7AEF41C4" w14:textId="24127440" w:rsidR="4F69593B" w:rsidRDefault="4F69593B" w:rsidP="002441D2">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="2"/>
+        <w:ind w:left="-5" w:hanging="10"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="43E3C760">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>DEL DIRECTORIO</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E2FED35" w14:textId="6D6274DB" w:rsidR="43E3C760" w:rsidRDefault="43E3C760" w:rsidP="43E3C760">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="2"/>
+        <w:ind w:left="-5" w:hanging="10"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="78F57E7E" w14:textId="1280C93A" w:rsidR="4F69593B" w:rsidRDefault="4F69593B" w:rsidP="43E3C760">
+      <w:pPr>
+        <w:spacing w:after="4" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="-5" w:hanging="10"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="43E3C760">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>ARTICULO Nº13</w:t>
+      </w:r>
+      <w:r w:rsidR="00E916E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="43E3C760">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Esta Organización será dirigida y administrada por un Directorio, elegidos en votación y estará integrado por Tres miembros titulares, y Tres miembros suplentes, elegidos por un periodo de 3 años, (Ley N°20.500)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4727133F" w14:textId="2C5BC17A" w:rsidR="43E3C760" w:rsidRDefault="43E3C760" w:rsidP="43E3C760">
+      <w:pPr>
+        <w:spacing w:after="4" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="-5" w:hanging="10"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="06CB7799" w14:textId="334C7DD0" w:rsidR="4F69593B" w:rsidRDefault="4F69593B" w:rsidP="43E3C760">
+      <w:pPr>
+        <w:spacing w:after="4" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="-15"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="43E3C760">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Los Tres miembros suplentes, suplirán al o los miembros titulares que se encuentren temporalmente impedidos de desempeñar sus funciones, mientras dure la imposibilidad, o reemplazarán a los titulares que, por fallecimiento, inhabilidad sobreviniente, imposibilidad u otra causa no pudieran continuar en el desempeño de sus funciones.    Los suplentes serán llamados en el orden de precedencia determinado por las mayorías obtenidas en su respectiva elección. En caso de empate, la precedencia se determinará por sorteo. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="11586659" w14:textId="33C6BBC2" w:rsidR="4F69593B" w:rsidRDefault="4F69593B" w:rsidP="43E3C760">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="43E3C760">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7D0DA481" w14:textId="1C3C81E4" w:rsidR="4F69593B" w:rsidRDefault="4F69593B" w:rsidP="43E3C760">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="center" w:pos="4698"/>
+        </w:tabs>
+        <w:spacing w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="-15"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="43E3C760">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>ARTICULO Nº14</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E916E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="43E3C760">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="43E3C760">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Para ser Dirigente de esta Organización se requerirá: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="59781069" w14:textId="34A57006" w:rsidR="4F69593B" w:rsidRDefault="4F69593B" w:rsidP="43E3C760">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+        <w:spacing w:line="248" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="43E3C760">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Tener 18 años, a lo menos. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="79EC47CF" w14:textId="2993C53E" w:rsidR="4F69593B" w:rsidRDefault="4F69593B" w:rsidP="43E3C760">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+        <w:spacing w:line="248" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="43E3C760">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Tener un año de afiliación como mínimo, al momento de la elección. Este requisito no regirá para el directorio provisional y definitivo, elegido en el proceso de constitución de esta organización. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FC2D3FC" w14:textId="74B13467" w:rsidR="4F69593B" w:rsidRDefault="4F69593B" w:rsidP="43E3C760">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+        <w:spacing w:line="248" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="43E3C760">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Ser chileno o extranjero avecindado por más de tres años en el país. El avecindamiento se acreditará mediante un certificado expedido por el Ministerio del Interior en conste dicha circunstancia. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2224942C" w14:textId="748CD1AC" w:rsidR="4F69593B" w:rsidRDefault="4F69593B" w:rsidP="43E3C760">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+        <w:spacing w:line="248" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="43E3C760">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">No haber sido condenado ni hallarse procesado por delito que merezca pena aflictiva. Este requisito se acreditará mediante un certificado para fines especiales otorgado por el Servicio de Registro Civil e Identificaciones. </w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="43E3C760">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5FE557E8" w14:textId="4F4D110E" w:rsidR="4F69593B" w:rsidRDefault="4F69593B" w:rsidP="43E3C760">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+        <w:spacing w:line="248" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="43E3C760">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">No ser miembro de la Comisión Electoral de la Organización. No estar afecto a inhabilidades o incompatibilidades que establezca la Constitución Política o las Leyes. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6A271ECF" w14:textId="54765563" w:rsidR="4F69593B" w:rsidRDefault="4F69593B" w:rsidP="43E3C760">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+        <w:spacing w:line="235" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="43E3C760">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">No podrán ser parte del directorio de las organizaciones comunitarias territoriales y funcionales los alcaldes, los concejales y los funcionarios municipales que ejerzan cargos de jefatura administrativa en la respectiva municipalidad, mientras dure su mandato. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="315FEAC6" w14:textId="0DDCE0F1" w:rsidR="4F69593B" w:rsidRDefault="4F69593B" w:rsidP="43E3C760">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="43E3C760">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1C62FD8D" w14:textId="29C5540F" w:rsidR="4F69593B" w:rsidRDefault="4F69593B" w:rsidP="43E3C760">
+      <w:pPr>
+        <w:spacing w:after="4" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="-5" w:hanging="10"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="43E3C760">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>ARTICULO Nº15:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="43E3C760">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> En las elecciones de Directorio podrán postularse como candidatos los socios que, reuniendo los requisitos señalados en él artículo anterior, se inscriban a lo menos con diez días de anticipación a la fecha de la elección, ante la Comisión Electoral de la Organización. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5093D884" w14:textId="789366AB" w:rsidR="4F69593B" w:rsidRDefault="4F69593B" w:rsidP="43E3C760">
+      <w:pPr>
+        <w:spacing w:after="4" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="-5" w:hanging="10"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="43E3C760">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   Resultarán electos como directores quienes, en una misma votación, obtengan las más altas mayorías, correspondiéndole el cargo de presidente a quien obtenga la primera mayoría individual; los cargos de secretario, Tesorero y otros, se proveerán por elección entre los propios miembros del Directorio. En caso de empate, prevalecerá la antigüedad en la Organización Comunitaria y si este subsiste, se procederá a sorteo entre los empatados. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1CAA9150" w14:textId="192839FA" w:rsidR="43E3C760" w:rsidRDefault="43E3C760" w:rsidP="43E3C760">
+      <w:pPr>
+        <w:spacing w:after="4" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="-5" w:hanging="10"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1D37CB91" w14:textId="28295918" w:rsidR="4F69593B" w:rsidRDefault="4F69593B" w:rsidP="43E3C760">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="center" w:pos="708"/>
+          <w:tab w:val="center" w:pos="1416"/>
+          <w:tab w:val="center" w:pos="5033"/>
+        </w:tabs>
+        <w:spacing w:after="4" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="-15"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="43E3C760">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">En estas elecciones, cada afiliado tendrá derecho a un voto. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2FF91257" w14:textId="32F3A8F1" w:rsidR="43E3C760" w:rsidRDefault="43E3C760" w:rsidP="43E3C760">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="center" w:pos="708"/>
+          <w:tab w:val="center" w:pos="1416"/>
+          <w:tab w:val="center" w:pos="5033"/>
+        </w:tabs>
+        <w:spacing w:after="4" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="-15"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="231D5229" w14:textId="0D85D998" w:rsidR="4F69593B" w:rsidRDefault="4F69593B" w:rsidP="43E3C760">
+      <w:pPr>
+        <w:spacing w:after="4" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="-5" w:hanging="10"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="43E3C760">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Las normas de este artículo, salvo lo referente a la inscripción de las candidaturas, serán aplicables a la elección de los demás órganos internos de la Organización. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="763CE342" w14:textId="3EB9ED5D" w:rsidR="4F69593B" w:rsidRDefault="4F69593B" w:rsidP="43E3C760">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="43E3C760">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="408992DA" w14:textId="592C9A1D" w:rsidR="4F69593B" w:rsidRDefault="4F69593B" w:rsidP="43E3C760">
+      <w:pPr>
+        <w:spacing w:after="4" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="-5" w:hanging="10"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="43E3C760">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>ARTICULO Nº16</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E916E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="43E3C760">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> El Directorio tendrá a su cargo la administración de los bienes que conformen el patrimonio de la Organización, siendo los dirigentes responsables solidariamente y hasta de la culpa leve, en el desempeño de la mencionada administración, no obstante, la responsabilidad penal. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="29B16C40" w14:textId="73206418" w:rsidR="4F69593B" w:rsidRDefault="4F69593B" w:rsidP="43E3C760">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="43E3C760">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="68626402" w14:textId="61DB150D" w:rsidR="4F69593B" w:rsidRDefault="4F69593B" w:rsidP="43E3C760">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="center" w:pos="4454"/>
+        </w:tabs>
+        <w:spacing w:after="4" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="-15"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="43E3C760">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>ARTICULO Nº17</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E916E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="43E3C760">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="43E3C760">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">El Directorio tendrá las siguientes atribuciones: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="452075E1" w14:textId="08854C59" w:rsidR="4F69593B" w:rsidRDefault="4F69593B" w:rsidP="43E3C760">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:spacing w:after="4" w:line="248" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="43E3C760">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Solicitar al presidente, por la mayoría de sus miembros, citar a Asamblea General Extraordinaria. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="597627DA" w14:textId="3662961D" w:rsidR="4F69593B" w:rsidRDefault="4F69593B" w:rsidP="43E3C760">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:spacing w:after="4" w:line="248" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="43E3C760">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Proponer a la Asamblea, en el mes de marzo; el plan anual de actividades, presupuesto de ingresos y gastos. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="135F4D5E" w14:textId="28086B4F" w:rsidR="4F69593B" w:rsidRDefault="4F69593B" w:rsidP="43E3C760">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:spacing w:after="4" w:line="248" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="43E3C760">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Colaborar con el presidente en la ejecución de los acuerdos de la Asamblea. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6341CF24" w14:textId="3CD1D1BD" w:rsidR="4F69593B" w:rsidRDefault="4F69593B" w:rsidP="43E3C760">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:spacing w:after="4" w:line="248" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="43E3C760">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Colaborar con el presidente en la elaboración de la cuenta anual a la Asamblea sobre el funcionamiento general de la Organización, especialmente en lo referido al manejo e inversión de los recursos que integran su patrimonio. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4A38207C" w14:textId="0591F9D1" w:rsidR="4F69593B" w:rsidRDefault="4F69593B" w:rsidP="43E3C760">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:spacing w:after="4" w:line="248" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="43E3C760">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Representar a la Organización en los casos en que expresamente lo exija la Ley y los estatutos. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4EBE658B" w14:textId="082D03D5" w:rsidR="4F69593B" w:rsidRDefault="4F69593B" w:rsidP="43E3C760">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:spacing w:after="4" w:line="248" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="43E3C760">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Velar por el cumplimiento de este Estatuto. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="48158F23" w14:textId="72B25D08" w:rsidR="4F69593B" w:rsidRDefault="4F69593B" w:rsidP="43E3C760">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:spacing w:after="4" w:line="248" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="43E3C760">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Respetar los reglamentos para el funcionamiento de la Organización y someter dichos reglamentos a la aprobación de la Asamblea. </w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="43E3C760">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="48B412D9" w14:textId="4424F7DA" w:rsidR="4F69593B" w:rsidRDefault="4F69593B" w:rsidP="43E3C760">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:spacing w:after="4" w:line="250" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="43E3C760">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Nombrar las comisiones que estime convenientes para el cumplimiento de sus fines. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="04B090C5" w14:textId="6C04D5FF" w:rsidR="4F69593B" w:rsidRDefault="4F69593B" w:rsidP="43E3C760">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="43E3C760">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="42226EEA" w14:textId="33854CCE" w:rsidR="4F69593B" w:rsidRDefault="4F69593B" w:rsidP="43E3C760">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="center" w:pos="5222"/>
+          <w:tab w:val="center" w:pos="9206"/>
+          <w:tab w:val="center" w:pos="9914"/>
+        </w:tabs>
+        <w:spacing w:after="4" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="-15"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="43E3C760">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>ARTICULO Nº18</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BD4151">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="43E3C760">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="43E3C760">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Los Dirigentes cesarán en sus cargos por las siguientes causas:  </w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="43E3C760">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="43E3C760">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3BC9648F" w14:textId="3612656A" w:rsidR="4F69593B" w:rsidRDefault="4F69593B" w:rsidP="43E3C760">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+        <w:spacing w:after="4" w:line="248" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="43E3C760">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Por el cumplimiento del plazo de designación como Dirigentes. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0F83AB0F" w14:textId="2C7A8A1E" w:rsidR="4F69593B" w:rsidRDefault="4F69593B" w:rsidP="43E3C760">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+        <w:spacing w:after="4" w:line="248" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="43E3C760">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>Por renuncia al cargo directivo, la que deberá presentar por escrito al Directorio</w:t>
+      </w:r>
+      <w:r w:rsidR="484A7CDD" w:rsidRPr="43E3C760">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="43E3C760">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7A3E9486" w14:textId="677F6BE8" w:rsidR="4F69593B" w:rsidRDefault="4F69593B" w:rsidP="43E3C760">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+        <w:spacing w:after="4" w:line="248" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="43E3C760">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Por inhabilidad sobreviniente, la que podrá ser denunciada por cualquier afiliado y calificada por el Directorio en sesión extraordinaria, con exclusión del dirigente afectado, el que será reemplazado por un suplente. La denuncia deberá fundarse en antecedentes fidedignos y en su calificación el dirigente afectado tendrá derecho a ser oído. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5A7B874C" w14:textId="7A0B0730" w:rsidR="4F69593B" w:rsidRDefault="4F69593B" w:rsidP="43E3C760">
+      <w:pPr>
+        <w:spacing w:after="4" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="-5" w:hanging="10"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="43E3C760">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   Será motivo de censura la transgresión por los dirigentes de cualquiera de los deberes que la Ley les impone.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6762432B" w14:textId="39841E65" w:rsidR="4F69593B" w:rsidRDefault="4F69593B" w:rsidP="43E3C760">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+        <w:spacing w:after="4" w:line="248" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="43E3C760">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Por censura acordada por los dos tercios de los miembros presentes en Asamblea Extraordinaria, especialmente convocada al efecto. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21D6052B" w14:textId="4F35E13C" w:rsidR="4F69593B" w:rsidRDefault="4F69593B" w:rsidP="43E3C760">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+        <w:spacing w:after="4" w:line="248" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="43E3C760">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Por perdida de la calidad de afiliado a la respectiva Organización. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2FB75F53" w14:textId="51DFAC2A" w:rsidR="4F69593B" w:rsidRDefault="4F69593B" w:rsidP="43E3C760">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+        <w:spacing w:after="4" w:line="248" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="43E3C760">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Por perdida de la calidad de ciudadano. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="709A5FEF" w14:textId="55435EE4" w:rsidR="43E3C760" w:rsidRDefault="43E3C760" w:rsidP="43E3C760">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="2"/>
+        <w:ind w:left="-5" w:hanging="10"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="056B6491" w14:textId="0FB13E05" w:rsidR="4F69593B" w:rsidRDefault="4F69593B" w:rsidP="00FD28A9">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="2"/>
+        <w:ind w:left="-5" w:hanging="10"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="43E3C760">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>DEL PRESIDENTE, SECRETARIO Y TESORERO</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="082F1DAB" w14:textId="61A79254" w:rsidR="4F69593B" w:rsidRDefault="4F69593B" w:rsidP="43E3C760">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="43E3C760">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="53039C77" w14:textId="083A7C1B" w:rsidR="4F69593B" w:rsidRDefault="4F69593B" w:rsidP="43E3C760">
+      <w:pPr>
+        <w:spacing w:after="4" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="-5" w:hanging="10"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="43E3C760">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>ARTICULO Nº19</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BD4151">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="43E3C760">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Son atribuciones del presidente, la administración de los bienes que conformen el patrimonio de la Organización, siendo éste civilmente responsable hasta de la culpa leve en el desempeño de la mencionada administración, sin perjuicio de la responsabilidad penal que pudiere corresponderle</w:t>
+      </w:r>
+      <w:r w:rsidR="00BD4151">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="43E3C760">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>y</w:t>
+      </w:r>
+      <w:r w:rsidR="00BD4151">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="43E3C760">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> además:  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52840333" w14:textId="0BE14EF2" w:rsidR="4F69593B" w:rsidRDefault="4F69593B" w:rsidP="43E3C760">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:spacing w:after="4" w:line="248" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="43E3C760">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Citar a Asamblea General Ordinaria y Extraordinaria y presidirlas. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5890B43D" w14:textId="24AB0844" w:rsidR="4F69593B" w:rsidRDefault="4F69593B" w:rsidP="43E3C760">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:spacing w:after="4" w:line="248" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="43E3C760">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ejecutar los acuerdos de la Asamblea. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="14C8CA18" w14:textId="649E9978" w:rsidR="4F69593B" w:rsidRDefault="4F69593B" w:rsidP="43E3C760">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:spacing w:after="4" w:line="248" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="43E3C760">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>Representar judicial y extrajudicialmente a la Organización, según lo dispuesto en el inciso segundo del articulo Nº4 de la Ley 19.418, sin perjuicio de la representación que le corresponda al Directorio, conforme a lo señalado en la letra e</w:t>
+      </w:r>
+      <w:r w:rsidR="6DEFD153" w:rsidRPr="43E3C760">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="43E3C760">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> del articulo siguiente. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5E68F1B3" w14:textId="028C9930" w:rsidR="4F69593B" w:rsidRDefault="4F69593B" w:rsidP="43E3C760">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:spacing w:after="4" w:line="248" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="43E3C760">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Rendir cuenta anualmente a la Asamblea del manejo e inversión de los recursos que integran el patrimonio de la Organización y del funcionamiento general de esta durante el año anterior. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="266EF086" w14:textId="2C91704A" w:rsidR="4F69593B" w:rsidRDefault="4F69593B" w:rsidP="43E3C760">
+      <w:pPr>
+        <w:spacing w:after="4" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="-5" w:hanging="10"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="43E3C760">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Lo anterior, se entiende sin perjuicio de las facultades que sobre las materias indicadas le corresponda al Directorio, o a la asamblea, según lo exija la Ley o los Estatutos. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="58CED597" w14:textId="1DB39106" w:rsidR="00C92DAC" w:rsidRDefault="00C92DAC">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4EA339A5" w14:textId="6E65F758" w:rsidR="4F69593B" w:rsidRDefault="4F69593B" w:rsidP="43E3C760">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="center" w:pos="4170"/>
+        </w:tabs>
+        <w:spacing w:after="4" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="-15"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="43E3C760">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>ARTICULO Nº20</w:t>
+      </w:r>
+      <w:r w:rsidR="00C92DAC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="43E3C760">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="43E3C760">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Son atribuciones y deberes del secretario: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="56545D0E" w14:textId="02E927FF" w:rsidR="4F69593B" w:rsidRDefault="4F69593B" w:rsidP="43E3C760">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:spacing w:after="4" w:line="248" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="43E3C760">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Llevar los libros de las actas del directorio y de la Asamblea General y el registro de los afiliados de esta Organización. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0B99FF80" w14:textId="74C895C7" w:rsidR="4F69593B" w:rsidRDefault="4F69593B" w:rsidP="43E3C760">
+      <w:pPr>
+        <w:spacing w:after="4" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="-5" w:hanging="10"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="43E3C760">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Este registro se llevará en un libro empastado y foliado, que contendrá el nombre, cédula nacional de identidad, profesión, domicilio y firma o impresión digital de cada uno de los afiliados a esta Organización, la fecha de su incorporación y el número correlativo que le corresponda. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5CDD09A9" w14:textId="0BAB1F53" w:rsidR="4F69593B" w:rsidRDefault="4F69593B" w:rsidP="43E3C760">
+      <w:pPr>
+        <w:spacing w:after="4" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="-5" w:hanging="10"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="43E3C760">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Además, deberá dejarse un espacio libre para anotar la fecha de la cancelación de su calidad de afiliado a la Organización, en caso de producirse esta eventualidad.  en el libro de acta deberá consignar todos los actos, eventos y/o acuerdo que la </w:t>
+      </w:r>
+      <w:r w:rsidRPr="43E3C760">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>organización determine realizar a través de la asamblea general ordinario y extraordinaria, procesos de votaciones, conformación de los comités o comisiones, etc.-</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09B00D89" w14:textId="63A6BD8F" w:rsidR="4F69593B" w:rsidRDefault="4F69593B" w:rsidP="43E3C760">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:spacing w:after="4" w:line="248" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="43E3C760">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Despachar las citaciones a Asamblea General y reuniones del Directorio. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="55E14EA7" w14:textId="349B361F" w:rsidR="4F69593B" w:rsidRDefault="4F69593B" w:rsidP="43E3C760">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:spacing w:after="4" w:line="248" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="43E3C760">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Recibir y despachar la correspondencia. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="77A6E0AC" w14:textId="311A5B14" w:rsidR="4F69593B" w:rsidRDefault="4F69593B" w:rsidP="43E3C760">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:spacing w:after="4" w:line="248" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="43E3C760">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Autorizar, con su firma y en calidad de ministro de Fe; las actas de las reuniones del Directorio y de las Asambleas Generales y otorgar copias autorizadas de ellas cuando se le solicite.  </w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="43E3C760">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="43E3C760">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="14933EA6" w14:textId="77C33C04" w:rsidR="4F69593B" w:rsidRDefault="4F69593B" w:rsidP="43E3C760">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:spacing w:after="4" w:line="248" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="43E3C760">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Remitir al secretario Municipal, cada seis meses, certificación de las nuevas incorporaciones o retiros del registro de asociados. </w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="43E3C760">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="43E3C760">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="43E3C760">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67812329" w14:textId="7AD29992" w:rsidR="4F69593B" w:rsidRDefault="4F69593B" w:rsidP="43E3C760">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:spacing w:after="4" w:line="248" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="43E3C760">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Procurar el debido acceso al registro de afiliados de todos y cada uno de los socios. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4B43E10C" w14:textId="3103220E" w:rsidR="4F69593B" w:rsidRDefault="4F69593B" w:rsidP="43E3C760">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:spacing w:after="4" w:line="248" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="43E3C760">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Entregar en el mes de marzo de cada año una copia actualizada y debidamente autorizada del registro de socios al secretario Municipal. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="77D15922" w14:textId="2929F47C" w:rsidR="4F69593B" w:rsidRDefault="4F69593B" w:rsidP="43E3C760">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:spacing w:after="4" w:line="248" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="43E3C760">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Realizar las demás gestiones relacionadas con sus funciones que el Directorio o el presidente le encomiende. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2F1F92D9" w14:textId="03241E29" w:rsidR="4F69593B" w:rsidRDefault="4F69593B" w:rsidP="43E3C760">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:spacing w:after="4" w:line="248" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="43E3C760">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">El libro de acta, registro de socios, formar parte del patrimonio administrativo de la organización, la vida escrita de todos los acuerdos y socios componentes de la entidad.es responsabilidad de quien ocupe este cargo. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="77885A9A" w14:textId="734CEE6C" w:rsidR="43E3C760" w:rsidRDefault="43E3C760" w:rsidP="43E3C760">
+      <w:pPr>
+        <w:spacing w:after="4" w:line="248" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0A5DA5FA" w14:textId="4DEDC936" w:rsidR="4F69593B" w:rsidRDefault="4F69593B" w:rsidP="43E3C760">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="43E3C760">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>ARTICULO Nº21</w:t>
+      </w:r>
+      <w:r w:rsidR="000D36F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="43E3C760">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Son atribuciones del Tesorero: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1E75787D" w14:textId="7C08B58F" w:rsidR="4F69593B" w:rsidRDefault="4F69593B" w:rsidP="43E3C760">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:spacing w:after="4" w:line="248" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="43E3C760">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Cobrar las cuotas Ordinaria y Extraordinaria y otorgar los recibos correspondientes. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="06BF7BD1" w14:textId="3A9F44E7" w:rsidR="4F69593B" w:rsidRDefault="4F69593B" w:rsidP="43E3C760">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:spacing w:after="4" w:line="248" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="43E3C760">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Llevar la contabilidad de la Organización. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1E9D2045" w14:textId="7D9784FB" w:rsidR="4F69593B" w:rsidRDefault="4F69593B" w:rsidP="43E3C760">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:spacing w:after="4" w:line="248" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="43E3C760">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Mantener al día la documentación financiera de la organización, especialmente el archivo de facturas, recibos y demás comprobantes de ingresos y egresos. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2B32A6C4" w14:textId="250F0EA8" w:rsidR="4F69593B" w:rsidRDefault="4F69593B" w:rsidP="43E3C760">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:spacing w:after="4" w:line="248" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="43E3C760">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Elaborar estado de caja que den a conocer a los afiliados y a la Organización las entradas y gastos. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1C06E321" w14:textId="0837C8C4" w:rsidR="4F69593B" w:rsidRDefault="4F69593B" w:rsidP="43E3C760">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:spacing w:after="4" w:line="248" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="43E3C760">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Preparar el balance anual o la cuenta de resultados, a fin de que el Directorio lo someta a la aprobación de la Asamblea. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3D89863C" w14:textId="3DB47364" w:rsidR="4F69593B" w:rsidRDefault="4F69593B" w:rsidP="43E3C760">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:spacing w:after="4" w:line="248" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="43E3C760">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Mantener al día el inventario de los bienes de la Organización. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="32178B5B" w14:textId="1312D7CF" w:rsidR="4F69593B" w:rsidRDefault="4F69593B" w:rsidP="43E3C760">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:spacing w:after="4" w:line="248" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="43E3C760">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Realizar las demás gestiones relacionadas con sus funciones, que el Directorio o el presidente le encomienden. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2C98CEF3" w14:textId="1AADC4FC" w:rsidR="4F69593B" w:rsidRDefault="4F69593B" w:rsidP="43E3C760">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:spacing w:after="4" w:line="248" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="43E3C760">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Proporcionar a cualquier socio y en especial al directorio información que se le solicite acerca del ejercicio de sus funciones. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0582A713" w14:textId="76F5632D" w:rsidR="4F69593B" w:rsidRDefault="4F69593B" w:rsidP="43E3C760">
+      <w:pPr>
+        <w:spacing w:after="10"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="43E3C760">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67269C0E" w14:textId="1DA4F64C" w:rsidR="4F69593B" w:rsidRDefault="4F69593B" w:rsidP="00FD28A9">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="2"/>
+        <w:ind w:left="-5" w:hanging="10"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="43E3C760">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>DE LA COMISIÓN FISCALIZADORA DE FINANZAS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="38C6D19A" w14:textId="0E21658C" w:rsidR="4F69593B" w:rsidRDefault="4F69593B" w:rsidP="43E3C760">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="43E3C760">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3B782D8A" w14:textId="364D09F0" w:rsidR="4F69593B" w:rsidRDefault="4F69593B" w:rsidP="43E3C760">
+      <w:pPr>
+        <w:spacing w:after="4" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="-5" w:hanging="10"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="43E3C760">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>ARTICULO Nº22</w:t>
+      </w:r>
+      <w:r w:rsidR="000D36F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="43E3C760">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> La Asamblea General nombrará anualmente una Comisión Fiscalizadora de Finanzas, que estará compuesta por tres miembros, a la cual le corresponderá revisar las cuentas e informar a la Asamblea sobre el balance o cuenta de resultados, inventario y contabilidad de la Organización. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="43ABB7A9" w14:textId="6E50E557" w:rsidR="4F69593B" w:rsidRDefault="4F69593B" w:rsidP="43E3C760">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="43E3C760">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3C41FBBF" w14:textId="28CD5328" w:rsidR="4F69593B" w:rsidRDefault="4F69593B" w:rsidP="43E3C760">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="center" w:pos="5749"/>
+        </w:tabs>
+        <w:spacing w:after="4" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="-15"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="43E3C760">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>ARTICULO Nº23</w:t>
+      </w:r>
+      <w:r w:rsidR="000D36F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="43E3C760">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Son atribuciones de la Comisión Fiscalizadora de Finanzas, las siguientes:  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34AD6EC7" w14:textId="658B821F" w:rsidR="4F69593B" w:rsidRDefault="4F69593B" w:rsidP="43E3C760">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:spacing w:after="4" w:line="248" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="43E3C760">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Revisar el movimiento financiero de la Organización. Para ello, el Directorio y, especialmente, el Tesorero, estará obligado a facilitar los medios para el cumplimiento de este objetivo. En tal sentido, la Comisión Fiscalizadora de Finanzas podrá exigir en cualquier momento la exhibición de los libros de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="43E3C760">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">contabilidad y demás documentos que digan relación con el movimiento de los fondos y su inversión. Estas revisiones se efectuarán por lo menos una vez al año, antes de aprobarse el balance. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1948ED60" w14:textId="31B45C7E" w:rsidR="4F69593B" w:rsidRDefault="4F69593B" w:rsidP="43E3C760">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:spacing w:after="4" w:line="248" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="43E3C760">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Velar porque todos los afiliados a esta Organización se encuentren al día en el pago de sus cuotas, y representar al Tesorero el hecho de encontrarse alguno atrasado, a fin de que éste investigue la causa y procure que se ponga al día en los pagos. </w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="43E3C760">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="43E3C760">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="43E3C760">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="59A50246" w14:textId="1CEEA048" w:rsidR="4F69593B" w:rsidRDefault="4F69593B" w:rsidP="43E3C760">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:spacing w:after="4" w:line="248" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="43E3C760">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Informar a la Asamblea General, sobre el balance o cuenta de resultados, inventario y contabilidad de esta Organización. Dicho balance se presentará con el informe de la Comisión Fiscalizadora de Finanzas a que se refiere el artículo Nº22 de este Estatuto. </w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="43E3C760">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="43E3C760">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="43E3C760">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="701D4282" w14:textId="61B96490" w:rsidR="4F69593B" w:rsidRDefault="4F69593B" w:rsidP="43E3C760">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:spacing w:after="4" w:line="248" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="43E3C760">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Cuando uno o más de los miembros de la Comisión Fiscalizadora de Finanzas no pudiere continuar en el ejercicio de sus funciones, por fallecimiento, inhabilidad y otra causa, el Directorio citará a una Asamblea Ordinaria, con el fin de elegir a los reemplazantes definitivos o temporales según la naturaleza del impedimento del miembro o miembros titulares. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0DF256A3" w14:textId="67D0B71D" w:rsidR="43E3C760" w:rsidRDefault="43E3C760" w:rsidP="43E3C760">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="09C7FF9C" w14:textId="77777777" w:rsidR="00ED4EDB" w:rsidRDefault="00ED4EDB" w:rsidP="43E3C760">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="29DD32DB" w14:textId="03EC66AC" w:rsidR="4F69593B" w:rsidRDefault="4F69593B" w:rsidP="43E3C760">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:ind w:left="10" w:right="2" w:hanging="10"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="43E3C760">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">TITULO IV </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="31B69D37" w14:textId="33EED9E2" w:rsidR="4F69593B" w:rsidRDefault="4F69593B" w:rsidP="43E3C760">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:ind w:left="10" w:right="2" w:hanging="10"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="43E3C760">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">DE LAS ELECCIONES  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4B6EA061" w14:textId="29C8F41E" w:rsidR="4F69593B" w:rsidRDefault="4F69593B" w:rsidP="43E3C760">
+      <w:pPr>
+        <w:ind w:left="63"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="43E3C760">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6F9A9AE8" w14:textId="67FBFF12" w:rsidR="4F69593B" w:rsidRDefault="4F69593B" w:rsidP="43E3C760">
+      <w:pPr>
+        <w:ind w:left="10" w:hanging="10"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="43E3C760">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>ARTICULO Nº24</w:t>
+      </w:r>
+      <w:r w:rsidR="000D36F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="43E3C760">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Entre los dos meses anteriores a la elección y el mes posterior a esta iniciara su funcionamiento la Comisión Electoral conformada por Tres, sin perjuicio que la asamblea elija más integrantes en la Comisión,   miembros que deberán tener a lo menos un año de antigüedad en la Organización, salvo cuando se trate de la constitución de la primera Directiva Definitiva y no podrán formar parte del actual directorio ni ser candidatos a igual cargo, además de cumplir las funciones señaladas en el Artículo 25ª, respectivo del presente Estatuto.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="172BB47A" w14:textId="3A63A627" w:rsidR="4F69593B" w:rsidRDefault="4F69593B" w:rsidP="43E3C760">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="43E3C760">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="61A987DC" w14:textId="497531B3" w:rsidR="4F69593B" w:rsidRDefault="4F69593B" w:rsidP="43E3C760">
+      <w:pPr>
+        <w:spacing w:after="4" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="-5" w:hanging="10"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="43E3C760">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>ARTICULO Nº25</w:t>
+      </w:r>
+      <w:r w:rsidR="000D36F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="43E3C760">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Corresponderá a esta comisión velar por el normal desarrollo de los procesos eleccionarios, algunas de sus funciones son: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0FED264D" w14:textId="75A89BED" w:rsidR="4F69593B" w:rsidRDefault="4F69593B" w:rsidP="43E3C760">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:spacing w:after="4" w:line="248" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="43E3C760">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Impartir instrucciones y adoptar las medidas que consideren necesarias. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1866B464" w14:textId="3B30ED1D" w:rsidR="4F69593B" w:rsidRDefault="4F69593B" w:rsidP="43E3C760">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:spacing w:after="4" w:line="248" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="43E3C760">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Realizar los escrutinios respectivos. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="540C9692" w14:textId="70ECF439" w:rsidR="4F69593B" w:rsidRDefault="4F69593B" w:rsidP="43E3C760">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:spacing w:after="4" w:line="248" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="43E3C760">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>Custodiar las cédulas y demás antecedentes electorales hasta el vencimiento de lo</w:t>
+      </w:r>
+      <w:r w:rsidR="5ECC3F88" w:rsidRPr="43E3C760">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">s </w:t>
+      </w:r>
+      <w:r w:rsidRPr="43E3C760">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">plazos legales establecidos para reclamaciones y solicitudes de nulidad. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6560F13F" w14:textId="7C239EE3" w:rsidR="4F69593B" w:rsidRDefault="4F69593B" w:rsidP="43E3C760">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:spacing w:after="4" w:line="248" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="43E3C760">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Calificar las elecciones. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6B281696" w14:textId="0D91E28F" w:rsidR="43E3C760" w:rsidRPr="00FD28A9" w:rsidRDefault="4F69593B" w:rsidP="43E3C760">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:spacing w:after="4" w:line="248" w:lineRule="auto"/>
+        <w:ind w:right="4"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FD28A9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Inscribir a lo menos con diez días de anticipación a la fecha de la elección a los candidatos. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="17632A97" w14:textId="590E9482" w:rsidR="4F69593B" w:rsidRDefault="4F69593B" w:rsidP="43E3C760">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:ind w:right="4"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="43E3C760">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>En consideración a lo establecido por la Ley N 21.146, la Comisión Electoral para efecto del registro público a cargo de la Secretaría Municipal deberá depositar dentro del quinto día hábil contado desde la celebración de la elección los siguientes documentos:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="73FC7642" w14:textId="3313E1BD" w:rsidR="4F69593B" w:rsidRDefault="4F69593B" w:rsidP="43E3C760">
+      <w:pPr>
+        <w:spacing w:after="4" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="10" w:hanging="10"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="43E3C760">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>a) Acta de elección, fotocopia obtenida del libro de acta, junto al acta tipo que la Municipalidad podrá proporcionar.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="18DDE7B3" w14:textId="4F7EBEEE" w:rsidR="4F69593B" w:rsidRDefault="4F69593B" w:rsidP="43E3C760">
+      <w:pPr>
+        <w:spacing w:after="4" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="10" w:hanging="10"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="43E3C760">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>b) Registro de Socio actualizado, copia del registro de socio organización.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="37F02E08" w14:textId="09952B18" w:rsidR="4F69593B" w:rsidRDefault="4F69593B" w:rsidP="43E3C760">
+      <w:pPr>
+        <w:spacing w:after="4" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="10" w:hanging="10"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="43E3C760">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>c) Registro de socio que sufragaron en la elección, copia del libro de acta donde se llevó registro de los socios en el proceso votación, y hoja tipo proporcionada por la Municipalidad.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3AA1B2AB" w14:textId="6A179977" w:rsidR="4F69593B" w:rsidRDefault="4F69593B" w:rsidP="43E3C760">
+      <w:pPr>
+        <w:spacing w:after="4" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="10" w:hanging="10"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="43E3C760">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>d) Acta de establecimiento de la comisión electoral de acuerdo con lo señalado en los estatutos.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="10C5304B" w14:textId="799BC5A3" w:rsidR="4F69593B" w:rsidRDefault="4F69593B" w:rsidP="43E3C760">
+      <w:pPr>
+        <w:spacing w:after="4" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="10" w:hanging="10"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="43E3C760">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">e) Certificado de antecedentes de los socios electos emitido por el Servicio de Registro Civil e Identificación que permite dar cuenta de lo señalado en el artículo </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="43E3C760">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>Nª</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="43E3C760">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 20 de la Ley 19.418.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="188E07F5" w14:textId="191A76F2" w:rsidR="4F69593B" w:rsidRDefault="4F69593B" w:rsidP="43E3C760">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:ind w:left="10" w:right="4" w:hanging="10"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="43E3C760">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>TITULO V</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5E48FFE5" w14:textId="5FA52CBC" w:rsidR="4F69593B" w:rsidRDefault="4F69593B" w:rsidP="43E3C760">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:ind w:left="10" w:right="4" w:hanging="10"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="43E3C760">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> DE LAS ASAMBLEAS </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="139B3B78" w14:textId="3D3DE738" w:rsidR="4F69593B" w:rsidRDefault="4F69593B" w:rsidP="43E3C760">
+      <w:pPr>
+        <w:ind w:left="67"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="43E3C760">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="12811162" w14:textId="0434825C" w:rsidR="4F69593B" w:rsidRDefault="4F69593B" w:rsidP="43E3C760">
+      <w:pPr>
+        <w:ind w:left="67"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="43E3C760">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>ARTICULO Nº26</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000D36F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="43E3C760">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> La Asamblea será el órgano resolutivo superior de la Organización y estará constituida por la reunión del conjunto de sus afiliados. Existirán Asambleas Generales Ordinarias y Extraordinarias. Las que también podrán realizarse vía remota en caso de alguna contingencia ya sea por resolución de estado por cualquier ámbito al no poder reunirse de manera presencial.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="40B21BFA" w14:textId="1A8B7CFB" w:rsidR="4F69593B" w:rsidRDefault="4F69593B" w:rsidP="43E3C760">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="43E3C760">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1E3FAB39" w14:textId="01B0AC0F" w:rsidR="4F69593B" w:rsidRDefault="4F69593B" w:rsidP="43E3C760">
+      <w:pPr>
+        <w:spacing w:after="4" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="-5" w:hanging="10"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="43E3C760">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>ARTICULO Nº27</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000D36F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="43E3C760">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Habrá anualmente una Asamblea General Ordinaria, y en ella podrá tratarse cualquier asunto relacionado con los intereses de la Organización, la cual será citada por el presidente y el </w:t>
+      </w:r>
+      <w:r w:rsidR="00FD28A9" w:rsidRPr="43E3C760">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>secretario</w:t>
+      </w:r>
+      <w:r w:rsidRPr="43E3C760">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> y se llevará a efecto en la sede de la Organización o por causas mayor se </w:t>
+      </w:r>
+      <w:r w:rsidR="01C50CF0" w:rsidRPr="43E3C760">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>realizará</w:t>
+      </w:r>
+      <w:r w:rsidRPr="43E3C760">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> vía remota.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="03FA7092" w14:textId="28B4EF4D" w:rsidR="4F69593B" w:rsidRDefault="4F69593B" w:rsidP="43E3C760">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="43E3C760">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="35570870" w14:textId="12D69EF1" w:rsidR="4F69593B" w:rsidRDefault="4F69593B" w:rsidP="43E3C760">
+      <w:pPr>
+        <w:spacing w:after="4" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="-5" w:hanging="10"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="43E3C760">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>ARTICULO Nº28</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000D36F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="43E3C760">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Si por cualquier motivo no pudiese celebrarse la Asamblea General Ordinaria en el día, hora y lugar señalado en él artículo anterior, el Directorio quedará facultado para citar nuevamente a la Asamblea Ordinaria en un día hábil que determinara. También tendrá facultades el Directorio para alterar la hora, lugar y medio en que se celebran las asambleas ordinarias, cuando fuere imposible hacerlo en la hora y lugar previamente determinados. Por causas objetivas que afecten a la generalidad de los afiliados. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0F385799" w14:textId="35AEA439" w:rsidR="43E3C760" w:rsidRDefault="43E3C760" w:rsidP="43E3C760">
+      <w:pPr>
+        <w:spacing w:after="4" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="-5" w:hanging="10"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3BE0443D" w14:textId="16329CE0" w:rsidR="4F69593B" w:rsidRDefault="4F69593B" w:rsidP="43E3C760">
+      <w:pPr>
+        <w:spacing w:after="4" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="-5" w:hanging="10"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="43E3C760">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>ARTICULO Nº29</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000D36F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="43E3C760">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> En la primera Asamblea General Ordinaria de cada año, el Directorio rendirá la cuenta del manejo e inversión de los recursos que integren el patrimonio de la Organización y del funcionamiento general de esta durante el año anterior, presentando al efecto el balance o cuenta de resultados a que se refiere el artículo Nº23 de este estatuto. Dicho informe deberá encontrarse a disposición de los socios a lo menos con 10 días de anticipación a la fecha de celebración de la Asamblea. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="305EB319" w14:textId="01BBAEFE" w:rsidR="4F69593B" w:rsidRDefault="4F69593B" w:rsidP="43E3C760">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="43E3C760">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="31947E8E" w14:textId="664FE723" w:rsidR="4F69593B" w:rsidRDefault="4F69593B" w:rsidP="43E3C760">
+      <w:pPr>
+        <w:spacing w:after="4" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="-5" w:hanging="10"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="43E3C760">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>ARTICULO Nº30</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000D36F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="43E3C760">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Habrá también una Asamblea General Ordinaria en el día y hora que fijará el Directorio, 30 días antes de expirar el plazo de su duración, y en ella se procederá a la elección del nuevo Directorio. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="75741A13" w14:textId="098E3BCF" w:rsidR="4F69593B" w:rsidRDefault="4F69593B" w:rsidP="43E3C760">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="43E3C760">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="583B0145" w14:textId="25C14707" w:rsidR="4F69593B" w:rsidRDefault="4F69593B" w:rsidP="43E3C760">
+      <w:pPr>
+        <w:spacing w:after="4" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="-5" w:hanging="10"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="43E3C760">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>ARTICULO Nº31</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000D36F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="43E3C760">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Dentro de los treinta días siguiente al término del periodo del Directorio anterior, el nuevo Directorio deberá recibirse del cargo, en una reunión en la que aquel le hará entrega de todos los libros, documentos y bienes que hubiera llevado o administrado. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="359BED8E" w14:textId="1FD52D7B" w:rsidR="4F69593B" w:rsidRDefault="4F69593B" w:rsidP="43E3C760">
+      <w:pPr>
+        <w:spacing w:after="4" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="-5" w:hanging="10"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="43E3C760">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   De esta reunión se levantará un acta en el libro de actas del Directorio, la que firmaran ambos Directorios. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="44B17416" w14:textId="179EEB8B" w:rsidR="43E3C760" w:rsidRDefault="43E3C760" w:rsidP="43E3C760">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="40AA9683" w14:textId="300089E7" w:rsidR="4F69593B" w:rsidRDefault="4F69593B" w:rsidP="43E3C760">
+      <w:pPr>
+        <w:spacing w:after="4" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="-5" w:hanging="10"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="43E3C760">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>ARTICULO Nº32</w:t>
+      </w:r>
+      <w:r w:rsidR="000D36F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="43E3C760">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Si por impedimento de los directores suplentes no pudiere operar la suplencia se citará a una asamblea extraordinaria, con el fin de elegir nuevos suplentes. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="40AD9596" w14:textId="405818CE" w:rsidR="4F69593B" w:rsidRDefault="4F69593B" w:rsidP="43E3C760">
+      <w:pPr>
+        <w:spacing w:after="4" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="-5" w:hanging="10"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="43E3C760">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   Igualmente, cuando por impedimento de los directores titulares o suplentes, no hubiese quórum en el Directorio para sesionar, se citará a una Asamblea General </w:t>
+      </w:r>
+      <w:r w:rsidRPr="43E3C760">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Extraordinaria, a fin de elegir suplentes, temporales o definitivos, según la naturaleza del impedimento. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6A2215E8" w14:textId="0A48896F" w:rsidR="4F69593B" w:rsidRDefault="4F69593B" w:rsidP="43E3C760">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="43E3C760">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="22138D2E" w14:textId="1FB72FA6" w:rsidR="4F69593B" w:rsidRDefault="4F69593B" w:rsidP="43E3C760">
+      <w:pPr>
+        <w:spacing w:after="4" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="-5" w:hanging="10"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="43E3C760">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>ARTICULO Nº33</w:t>
+      </w:r>
+      <w:r w:rsidR="000D36F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="43E3C760">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> En la Asamblea General Ordinaria podrá tratarse cualquier tema, a excepción de los que corresponden exclusivamente a las Asambleas Generales Extraordinarias. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2723D43B" w14:textId="12139132" w:rsidR="4F69593B" w:rsidRDefault="4F69593B" w:rsidP="43E3C760">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="43E3C760">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B9393CA" w14:textId="57536433" w:rsidR="4F69593B" w:rsidRDefault="4F69593B" w:rsidP="43E3C760">
+      <w:pPr>
+        <w:spacing w:after="4" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="-5" w:hanging="10"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="43E3C760">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>ARTICULO Nº34</w:t>
+      </w:r>
+      <w:r w:rsidR="000D36F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="43E3C760">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Las citaciones a las Asambleas Generales Ordinarias se efectuarán por el presidente y el secretario, o quienes lo reemplacen de acuerdo con este Estatuto, y que se comprende que la asamblea ha fijado estas reuniones </w:t>
+      </w:r>
+      <w:r w:rsidR="00E63747">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">los días </w:t>
+      </w:r>
+      <w:r w:rsidR="00E63747" w:rsidRPr="00E63747">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>12 de cada mes</w:t>
+      </w:r>
+      <w:r w:rsidRPr="43E3C760">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de cada mes, citaciones por teléfono o correo electrónico, sistema de comunicación por WhatsApp, aviso radial, citación individual, cartel en el lugar de domicilio de la organización sino dispone de sede social.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="48C94227" w14:textId="2676588A" w:rsidR="43E3C760" w:rsidRDefault="43E3C760" w:rsidP="43E3C760">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7E7F5D45" w14:textId="412A1854" w:rsidR="4F69593B" w:rsidRDefault="4F69593B" w:rsidP="43E3C760">
+      <w:pPr>
+        <w:spacing w:after="4" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="-5" w:hanging="10"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="43E3C760">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>ARTICULO Nº35</w:t>
+      </w:r>
+      <w:r w:rsidR="000D36F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="43E3C760">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Las Asambleas Generales Extraordinarias se realizarán cuando lo exija las necesidades de la Organización y en los dispuestos en este Estatuto. En ellas podrán tratarse y adoptarse acuerdos solo respecto de las materias señaladas en la convocatoria. Las citaciones a esta Asamblea se efectuarán por el Presidente a iniciativa del Directorio o por requerimiento de a lo </w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="43E3C760">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>menos el 25% de los afiliados. La asamblea elige el medio de citación al margen de lo establecido en la ley 19.418.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1408FD7D" w14:textId="27D6EDD7" w:rsidR="43E3C760" w:rsidRDefault="43E3C760" w:rsidP="43E3C760">
+      <w:pPr>
+        <w:spacing w:after="4" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="-5" w:hanging="10"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="75081263" w14:textId="16778890" w:rsidR="4F69593B" w:rsidRDefault="4F69593B" w:rsidP="43E3C760">
+      <w:pPr>
+        <w:spacing w:after="4" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="-5" w:hanging="10"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="43E3C760">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>ARTICULO Nº36</w:t>
+      </w:r>
+      <w:r w:rsidR="000D36F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="43E3C760">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> En todas las citaciones deberá indicarse el tipo de Asamblea de que se trata, los objetivos, la fecha, hora, lugar ya sea de manera presencial o digital según las circunstancias necesarias de su celebración.    </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5DC3AFC5" w14:textId="0D539CD6" w:rsidR="4F69593B" w:rsidRDefault="4F69593B" w:rsidP="43E3C760">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="43E3C760">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4C218066" w14:textId="02BEC752" w:rsidR="4F69593B" w:rsidRDefault="4F69593B" w:rsidP="43E3C760">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="center" w:pos="5882"/>
+        </w:tabs>
+        <w:spacing w:after="4" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="-15"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="43E3C760">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>ARTICULO Nº37</w:t>
+      </w:r>
+      <w:r w:rsidR="000D36F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="43E3C760">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Deberá tratarse en Asamblea General Extraordinaria las siguientes materias: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2DB62E8D" w14:textId="75E98A78" w:rsidR="4F69593B" w:rsidRDefault="4F69593B" w:rsidP="43E3C760">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="43E3C760">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1994A369" w14:textId="7F9E3E5E" w:rsidR="4F69593B" w:rsidRDefault="4F69593B" w:rsidP="43E3C760">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
-        <w:spacing w:after="0" w:line="248" w:lineRule="auto"/>
-[...22 lines deleted...]
-      <w:pPr>
+        <w:spacing w:after="4" w:line="248" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="43E3C760">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">La reforma de Estatutos. </w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="43E3C760">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="43E3C760">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="43E3C760">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B5588B6" w14:textId="1681BDC3" w:rsidR="4F69593B" w:rsidRDefault="4F69593B" w:rsidP="43E3C760">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
-        <w:spacing w:after="0" w:line="248" w:lineRule="auto"/>
-[...22 lines deleted...]
-      <w:pPr>
+        <w:spacing w:after="4" w:line="248" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="43E3C760">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>La adquisición, enajenación y gravamen de los bienes de la Organización.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="43E3C760">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3B3B124C" w14:textId="6AD39054" w:rsidR="4F69593B" w:rsidRDefault="4F69593B" w:rsidP="43E3C760">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
-        <w:spacing w:after="0" w:line="248" w:lineRule="auto"/>
-[...79 lines deleted...]
-      <w:pPr>
+        <w:spacing w:after="4" w:line="248" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="43E3C760">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">La determinación de las cuotas extraordinarias. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="594F096E" w14:textId="55F55F5A" w:rsidR="4F69593B" w:rsidRDefault="4F69593B" w:rsidP="43E3C760">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="5"/>
+          <w:numId w:val="4"/>
         </w:numPr>
-        <w:spacing w:after="4" w:line="248" w:lineRule="auto"/>
-[...33 lines deleted...]
-      <w:pPr>
+        <w:spacing w:after="4" w:line="250" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="43E3C760">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">La exclusión o reintegro de uno o más afiliados cuya determinación deberá hacerse en votación secreta, como así mismo la cesación en el cargo de dirigentes por censura. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7A8AC310" w14:textId="7E42FF6E" w:rsidR="4F69593B" w:rsidRDefault="4F69593B" w:rsidP="43E3C760">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="5"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:after="4" w:line="248" w:lineRule="auto"/>
-        <w:ind w:hanging="259"/>
-[...21 lines deleted...]
-      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="43E3C760">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">La elección del primer Directorio definitivo. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="48419EBD" w14:textId="564EE280" w:rsidR="4F69593B" w:rsidRDefault="4F69593B" w:rsidP="43E3C760">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="5"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:after="4" w:line="248" w:lineRule="auto"/>
-        <w:ind w:hanging="259"/>
-[...37 lines deleted...]
-          <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="43E3C760">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">La convocatoria a elecciones y nominación de la comisión electoral. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CA00891" w14:textId="6F3330E2" w:rsidR="4F69593B" w:rsidRDefault="4F69593B" w:rsidP="43E3C760">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:spacing w:after="4" w:line="248" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="43E3C760">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">La disolución de la Organización. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7D904A28" w14:textId="51F7813D" w:rsidR="4F69593B" w:rsidRDefault="4F69593B" w:rsidP="43E3C760">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:spacing w:after="4" w:line="248" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="43E3C760">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">La incorporación a una Unión Comunal o el retiro de esta. </w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="43E3C760">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-    </w:p>
-[...163 lines deleted...]
-        </w:rPr>
+      <w:r>
         <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="43E3C760">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-    </w:p>
-[...30 lines deleted...]
-        </w:rPr>
+      <w:r>
         <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="43E3C760">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="52D1F8A0" w14:textId="77777777" w:rsidR="00AE46F4" w:rsidRPr="00FB0EB9" w:rsidRDefault="00AE46F4" w:rsidP="006265E0">
-[...66 lines deleted...]
-          <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
+    <w:p w14:paraId="1F63A637" w14:textId="4DD847A9" w:rsidR="4F69593B" w:rsidRDefault="4F69593B" w:rsidP="43E3C760">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:spacing w:after="4" w:line="248" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="43E3C760">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">La aprobación del plan anual de actividades. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2AE0A8F7" w14:textId="2C79B27C" w:rsidR="43E3C760" w:rsidRDefault="43E3C760" w:rsidP="43E3C760">
+      <w:pPr>
+        <w:spacing w:after="4" w:line="248" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0A433316" w14:textId="77777777" w:rsidR="00A4094A" w:rsidRDefault="00A4094A" w:rsidP="43E3C760">
+      <w:pPr>
+        <w:spacing w:after="4" w:line="248" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="077A838C" w14:textId="77777777" w:rsidR="00A4094A" w:rsidRDefault="00A4094A" w:rsidP="43E3C760">
+      <w:pPr>
+        <w:spacing w:after="4" w:line="248" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="04488EF9" w14:textId="77777777" w:rsidR="00A4094A" w:rsidRDefault="00A4094A" w:rsidP="43E3C760">
+      <w:pPr>
+        <w:spacing w:after="4" w:line="248" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="45C6EF14" w14:textId="77777777" w:rsidR="00A4094A" w:rsidRDefault="00A4094A" w:rsidP="43E3C760">
+      <w:pPr>
+        <w:spacing w:after="4" w:line="248" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="451FFD4A" w14:textId="77777777" w:rsidR="00A4094A" w:rsidRDefault="00A4094A" w:rsidP="43E3C760">
+      <w:pPr>
+        <w:spacing w:after="4" w:line="248" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="24E8FC55" w14:textId="77777777" w:rsidR="00A4094A" w:rsidRDefault="00A4094A" w:rsidP="43E3C760">
+      <w:pPr>
+        <w:spacing w:after="4" w:line="248" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3E89D759" w14:textId="77777777" w:rsidR="00A4094A" w:rsidRDefault="00A4094A" w:rsidP="43E3C760">
+      <w:pPr>
+        <w:spacing w:after="4" w:line="248" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1B728244" w14:textId="77777777" w:rsidR="00A4094A" w:rsidRDefault="00A4094A" w:rsidP="43E3C760">
+      <w:pPr>
+        <w:spacing w:after="4" w:line="248" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7B18957D" w14:textId="64BC2FD7" w:rsidR="4F69593B" w:rsidRDefault="4F69593B" w:rsidP="43E3C760">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="43E3C760">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="363F7F9A" w14:textId="77777777" w:rsidR="00C137E9" w:rsidRDefault="00C137E9" w:rsidP="006265E0">
-[...132 lines deleted...]
-    <w:p w14:paraId="6A9A4CDD" w14:textId="77777777" w:rsidR="00AE46F4" w:rsidRPr="00FB0EB9" w:rsidRDefault="00AE46F4" w:rsidP="00AE46F4">
+    <w:p w14:paraId="2FC592C6" w14:textId="2169A3D6" w:rsidR="4F69593B" w:rsidRDefault="4F69593B" w:rsidP="43E3C760">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:spacing w:after="38"/>
         <w:ind w:left="10" w:right="2" w:hanging="10"/>
         <w:jc w:val="center"/>
-        <w:outlineLvl w:val="0"/>
-[...5710 lines deleted...]
-    <w:p w14:paraId="1E3192BA" w14:textId="77777777" w:rsidR="00AE46F4" w:rsidRPr="00FB0EB9" w:rsidRDefault="00AE46F4" w:rsidP="00AE46F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="43E3C760">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">TITULO VI </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="44949973" w14:textId="4B3CB1D4" w:rsidR="4F69593B" w:rsidRDefault="4F69593B" w:rsidP="43E3C760">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:spacing w:after="38"/>
         <w:ind w:left="10" w:right="2" w:hanging="10"/>
         <w:jc w:val="center"/>
-        <w:outlineLvl w:val="0"/>
-[...21 lines deleted...]
-    <w:p w14:paraId="6ED6A9C8" w14:textId="77777777" w:rsidR="00AE46F4" w:rsidRPr="00FB0EB9" w:rsidRDefault="00AE46F4" w:rsidP="00AE46F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="43E3C760">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">DE LAS SESIONES, DEL QUÓRUM PARA SESIONAR Y ADOPTAR ACUERDOS </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2F471E3F" w14:textId="39C58811" w:rsidR="4F69593B" w:rsidRDefault="4F69593B" w:rsidP="43E3C760">
+      <w:pPr>
+        <w:spacing w:after="2"/>
+        <w:ind w:left="65"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="43E3C760">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="50C709CA" w14:textId="6BF14172" w:rsidR="4F69593B" w:rsidRDefault="4F69593B" w:rsidP="43E3C760">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="43E3C760">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>ARTICULO Nº38</w:t>
+      </w:r>
+      <w:r w:rsidR="000D36F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="43E3C760">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> En las Asambleas Generales Ordinarias se realizarán en conformidad a los días señalados por la asamblea la que ha sido fijada.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E96791E" w14:textId="27C8D8A7" w:rsidR="4F69593B" w:rsidRDefault="4F69593B" w:rsidP="43E3C760">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="43E3C760">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2999ED87" w14:textId="4454F138" w:rsidR="4F69593B" w:rsidRDefault="4F69593B" w:rsidP="43E3C760">
+      <w:pPr>
+        <w:spacing w:after="4" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="-5" w:hanging="10"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="43E3C760">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>ARTICULO Nº39</w:t>
+      </w:r>
+      <w:r w:rsidR="000D36F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="43E3C760">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Los acuerdos en las Asambleas Generales se tomarán por mayoría absoluta de los afiliados presentes, salvo en los casos en que la Ley, el estatuto o sus reglamentos hayan fijado una mayoría especial. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5A7EC74C" w14:textId="132238F9" w:rsidR="4F69593B" w:rsidRDefault="4F69593B" w:rsidP="00A11BE0">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="43E3C760">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>ARTICULO Nº40</w:t>
+      </w:r>
+      <w:r w:rsidR="000D36F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="43E3C760">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> De las deliberaciones y acuerdos que se produzcan en las Asambleas Generales se dejará constancia en un libro de actas, empastado y foliado, que llevará el secretario de la Organización. Cada acta deberá contener a lo menos: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="542BAFB8" w14:textId="159CBAEF" w:rsidR="4F69593B" w:rsidRDefault="4F69593B" w:rsidP="43E3C760">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="43E3C760">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="25926007" w14:textId="7143EF73" w:rsidR="4F69593B" w:rsidRDefault="4F69593B" w:rsidP="43E3C760">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:after="4" w:line="248" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="43E3C760">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Día, hora y lugar de la asamblea. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="36A44CAC" w14:textId="2605AD47" w:rsidR="4F69593B" w:rsidRDefault="4F69593B" w:rsidP="43E3C760">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:after="4" w:line="248" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="43E3C760">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>Nombre de quién la presidi</w:t>
+      </w:r>
+      <w:r w:rsidR="00FF0813">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>ó</w:t>
+      </w:r>
+      <w:r w:rsidRPr="43E3C760">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> y de los demás directores presentes. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="03E80A8C" w14:textId="3050C908" w:rsidR="4F69593B" w:rsidRDefault="4F69593B" w:rsidP="43E3C760">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:after="4" w:line="248" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="43E3C760">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Número de asistentes. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="10B0FC8B" w14:textId="32604600" w:rsidR="4F69593B" w:rsidRDefault="4F69593B" w:rsidP="43E3C760">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:after="4" w:line="248" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="43E3C760">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>Firmas de todos los asistentes</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5C7D357F" w14:textId="42D53F1B" w:rsidR="4F69593B" w:rsidRDefault="4F69593B" w:rsidP="43E3C760">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:after="4" w:line="248" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="43E3C760">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>Materias tratadas</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="66ED91FC" w14:textId="19284BF2" w:rsidR="4F69593B" w:rsidRDefault="4F69593B" w:rsidP="43E3C760">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:after="4" w:line="248" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="43E3C760">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>Un extracto de las deliberaciones</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="18C82669" w14:textId="1780B79B" w:rsidR="4F69593B" w:rsidRDefault="4F69593B" w:rsidP="43E3C760">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:after="4" w:line="248" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="43E3C760">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>Acuerdos adoptados</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7AD251FE" w14:textId="23109083" w:rsidR="4F69593B" w:rsidRDefault="4F69593B" w:rsidP="43E3C760">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="43E3C760">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">          </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="14E6C7D4" w14:textId="38C322BE" w:rsidR="4F69593B" w:rsidRDefault="4F69593B" w:rsidP="43E3C760">
+      <w:pPr>
+        <w:spacing w:after="4" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="-5" w:hanging="10"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="43E3C760">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>ARTICULO Nº41</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF0813">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="43E3C760">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> El acta será firmada por el presidente de la Organización, por el secretario y por tres asambleístas designados para tal efecto en la misma Asamblea. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2300E579" w14:textId="52DD2B9D" w:rsidR="4F69593B" w:rsidRDefault="4F69593B" w:rsidP="43E3C760">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="43E3C760">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7A8B1BAE" w14:textId="34882BA5" w:rsidR="4F69593B" w:rsidRDefault="4F69593B" w:rsidP="43E3C760">
+      <w:pPr>
+        <w:spacing w:after="4" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="-5" w:hanging="10"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="43E3C760">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>ARTICULO Nº42</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF0813">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="43E3C760">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> El Directorio sesionará con la mayoría absoluta de sus miembros, y sus acuerdos se adoptarán con la mayoría absoluta de los directores asistentes. En caso de empate decidirá el presidente. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5F9BB858" w14:textId="2475490B" w:rsidR="4F69593B" w:rsidRDefault="4F69593B" w:rsidP="43E3C760">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="43E3C760">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="396C02CE" w14:textId="23321581" w:rsidR="4F69593B" w:rsidRDefault="4F69593B" w:rsidP="43E3C760">
+      <w:pPr>
+        <w:spacing w:after="4" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="-5" w:hanging="10"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="43E3C760">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>ARTICULO Nº43</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF0813">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="43E3C760">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> De las deliberaciones y acuerdos del Directorio se dejará constancia en un libro de actas. Cada acta deberá contener las menciones mínimas señaladas en él articulo Nº40 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B6B9BF8" w14:textId="43F21D18" w:rsidR="4F69593B" w:rsidRDefault="4F69593B" w:rsidP="43E3C760">
+      <w:pPr>
+        <w:spacing w:after="4" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="-5" w:hanging="10"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="43E3C760">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">El Directorio que desee salvar su responsabilidad por algún acto o acuerdo, deberá exigir que se deje constancia de su opinión en el acta. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="73A774A7" w14:textId="2BC26D91" w:rsidR="4F69593B" w:rsidRDefault="4F69593B" w:rsidP="43E3C760">
+      <w:pPr>
+        <w:spacing w:after="4" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="-5" w:hanging="10"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="43E3C760">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Si algún director no pudiese o se negará a firmar el acta, se dejará constancia de este hecho en ella. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7BE6C03A" w14:textId="2BF552AA" w:rsidR="4F69593B" w:rsidRDefault="4F69593B" w:rsidP="43E3C760">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="43E3C760">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="466C29B4" w14:textId="51AF13CA" w:rsidR="4F69593B" w:rsidRDefault="4F69593B" w:rsidP="43E3C760">
+      <w:pPr>
+        <w:spacing w:after="4" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="-5" w:hanging="10"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="43E3C760">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>ARTICULO Nº44</w:t>
+      </w:r>
+      <w:r w:rsidR="00FF0813">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="43E3C760">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Las sesiones de las Asambleas Generales y las del Directorio, se regirán por las normas que apruebe el Directorio. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="293B71E6" w14:textId="17E22486" w:rsidR="4F69593B" w:rsidRDefault="4F69593B" w:rsidP="00A11BE0">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="43E3C760">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="63E0E4B8" w14:textId="77777777" w:rsidR="00ED4EDB" w:rsidRDefault="00ED4EDB" w:rsidP="00A11BE0">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6E9A0B4F" w14:textId="77777777" w:rsidR="00A4094A" w:rsidRDefault="00A4094A" w:rsidP="00A11BE0">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="67F11D56" w14:textId="77777777" w:rsidR="00A4094A" w:rsidRDefault="00A4094A" w:rsidP="00A11BE0">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0B329723" w14:textId="77777777" w:rsidR="00A4094A" w:rsidRDefault="00A4094A" w:rsidP="00A11BE0">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="65A4DA65" w14:textId="77777777" w:rsidR="00A4094A" w:rsidRDefault="00A4094A" w:rsidP="00A11BE0">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4A08900C" w14:textId="77777777" w:rsidR="00A4094A" w:rsidRDefault="00A4094A" w:rsidP="00A11BE0">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="03112749" w14:textId="4C049BC0" w:rsidR="4F69593B" w:rsidRDefault="4F69593B" w:rsidP="43E3C760">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="38"/>
+        <w:ind w:left="10" w:right="5" w:hanging="10"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="43E3C760">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">TITULO VII </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2E72656B" w14:textId="42FC98F9" w:rsidR="4F69593B" w:rsidRDefault="4F69593B" w:rsidP="43E3C760">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="38"/>
+        <w:ind w:left="10" w:right="5" w:hanging="10"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="43E3C760">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">DE LAS ADMINISTRACIONES PATRIMONIALES DE LA ORGANIZACIÓN Y FIJACIÓN DE CUOTAS ORDINARIAS Y EXTRAORDINARIAS </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="50586343" w14:textId="1738220E" w:rsidR="4F69593B" w:rsidRDefault="4F69593B" w:rsidP="43E3C760">
+      <w:pPr>
+        <w:ind w:left="67"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="43E3C760">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5EC4E04A" w14:textId="5CF22CD7" w:rsidR="4F69593B" w:rsidRDefault="4F69593B" w:rsidP="00FF0813">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="center" w:pos="4886"/>
+        </w:tabs>
+        <w:spacing w:after="4" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="-15"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FF0813">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>ARTICULO Nº45</w:t>
+      </w:r>
+      <w:r w:rsidR="00FF0813" w:rsidRPr="00FF0813">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="43E3C760">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="43E3C760">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">El patrimonio de esta Organización estará integrado por: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="40A29501" w14:textId="2E03A297" w:rsidR="4F69593B" w:rsidRDefault="4F69593B" w:rsidP="43E3C760">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="4" w:line="248" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="43E3C760">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Las cuotas o aportes ordinarios y extraordinarios que se acuerde en la asamblea. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2FE0A9EF" w14:textId="4CF66EED" w:rsidR="4F69593B" w:rsidRDefault="4F69593B" w:rsidP="43E3C760">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="4" w:line="248" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="43E3C760">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Las donaciones o asignaciones por causa de muerte que se le hicieren. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="01AD1E45" w14:textId="209154E4" w:rsidR="4F69593B" w:rsidRDefault="4F69593B" w:rsidP="43E3C760">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="4" w:line="248" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="43E3C760">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Los bienes muebles o inmuebles que se adquieren a cualquier título. </w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="43E3C760">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="43E3C760">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="43E3C760">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="272EA0D4" w14:textId="294B6DD3" w:rsidR="4F69593B" w:rsidRDefault="4F69593B" w:rsidP="43E3C760">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="4" w:line="248" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="43E3C760">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">La renta obtenida por administración de centros comunitarios, talleres artesanales, y cualquier otro tipo de bienes de uso de la comunidad que posea. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02F0D355" w14:textId="7726F710" w:rsidR="4F69593B" w:rsidRDefault="4F69593B" w:rsidP="43E3C760">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="4" w:line="248" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="43E3C760">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Los ingresos provenientes de sus actividades, como beneficios, rifas, fiestas sociales y otros de naturaleza similar. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="06C88F46" w14:textId="29373E1B" w:rsidR="4F69593B" w:rsidRDefault="4F69593B" w:rsidP="43E3C760">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="4" w:line="248" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="43E3C760">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Las subvenciones fiscales o municipales que se les otorguen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="66E9E2C8" w14:textId="03E568D7" w:rsidR="4F69593B" w:rsidRDefault="4F69593B" w:rsidP="43E3C760">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="4" w:line="248" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="43E3C760">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Las multas cobradas a sus miembros, de conformidad a sus estatutos. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5BF410C4" w14:textId="26A51EF2" w:rsidR="4F69593B" w:rsidRDefault="4F69593B" w:rsidP="43E3C760">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="4" w:line="248" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="43E3C760">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Los demás que perciban a cualquier título. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="315D8986" w14:textId="30AB0D89" w:rsidR="4F69593B" w:rsidRDefault="4F69593B" w:rsidP="43E3C760">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="43E3C760">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4D928544" w14:textId="139707A5" w:rsidR="4F69593B" w:rsidRDefault="4F69593B" w:rsidP="43E3C760">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="43E3C760">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7EF775C0" w14:textId="44970480" w:rsidR="4F69593B" w:rsidRDefault="4F69593B" w:rsidP="43E3C760">
+      <w:pPr>
+        <w:spacing w:after="4" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="-5" w:hanging="10"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="43E3C760">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>ARTICULO Nº46</w:t>
+      </w:r>
+      <w:r w:rsidR="00FF0813">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="43E3C760">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Los fondos de la organización deberán depositarse en el banco o institución financiera legalmente reconocida, que el directorio determine, a nombre de la misma organización. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="724EB685" w14:textId="700A74B8" w:rsidR="4F69593B" w:rsidRDefault="4F69593B" w:rsidP="43E3C760">
+      <w:pPr>
+        <w:spacing w:after="4" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="-5" w:hanging="10"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="43E3C760">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   No podrá mantener en la caja y en dinero efectivo una suma superior a 2 unidades tributarias mensuales. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5A448C81" w14:textId="12FA5285" w:rsidR="4F69593B" w:rsidRDefault="4F69593B" w:rsidP="43E3C760">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="43E3C760">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="20563A5A" w14:textId="70946D5A" w:rsidR="4F69593B" w:rsidRDefault="4F69593B" w:rsidP="43E3C760">
+      <w:pPr>
+        <w:spacing w:after="4" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="-5" w:hanging="10"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="43E3C760">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>ARTICULO Nº47</w:t>
+      </w:r>
+      <w:r w:rsidR="00FF0813">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="43E3C760">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> El presidente y el Tesorero de la Organización podrán girar conjuntamente sobre los fondos depositados, previa aprobación del Directorio. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="25C01CC8" w14:textId="05615C52" w:rsidR="43E3C760" w:rsidRDefault="43E3C760" w:rsidP="43E3C760">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3441450E" w14:textId="750226D9" w:rsidR="43E3C760" w:rsidRDefault="43E3C760" w:rsidP="43E3C760">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="279E87FA" w14:textId="09340125" w:rsidR="4F69593B" w:rsidRDefault="4F69593B" w:rsidP="43E3C760">
+      <w:pPr>
+        <w:spacing w:after="4" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="-5" w:hanging="10"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="43E3C760">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>ARTICULO Nº48</w:t>
+      </w:r>
+      <w:r w:rsidR="00FF0813">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="43E3C760">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Los cargos de directores de la Organización son esencialmente gratuitos, prohibiéndose la fijación de cualquier tipo de remuneración. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="30D29742" w14:textId="2A6EBBD6" w:rsidR="43E3C760" w:rsidRDefault="43E3C760" w:rsidP="43E3C760">
+      <w:pPr>
+        <w:spacing w:after="4" w:line="248" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7136945C" w14:textId="097CB9EE" w:rsidR="4F69593B" w:rsidRDefault="4F69593B" w:rsidP="43E3C760">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="43E3C760">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4985C9C7" w14:textId="0D416B77" w:rsidR="4F69593B" w:rsidRDefault="4F69593B" w:rsidP="43E3C760">
+      <w:pPr>
+        <w:spacing w:after="4" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="-5" w:hanging="10"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="43E3C760">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>ARTICULO Nº49</w:t>
+      </w:r>
+      <w:r w:rsidR="00FF0813">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="43E3C760">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> No </w:t>
+      </w:r>
+      <w:r w:rsidR="00E63747" w:rsidRPr="43E3C760">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>obstante,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="43E3C760">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> lo establecido en el artículo anterior, el directorio podrá autorizar el financiamiento de los gastos de locomoción colectiva y otros gastos menores en que puedan incurrir los directores o socios comisionados para una determinada gestión. Finalizada ésta, deberá rendirse cuenta circunstanciada del empleo de los fondos al Directorio. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7E1F5F00" w14:textId="26BEF2E3" w:rsidR="43E3C760" w:rsidRDefault="43E3C760" w:rsidP="43E3C760">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="47878F68" w14:textId="08653B7A" w:rsidR="4F69593B" w:rsidRDefault="4F69593B" w:rsidP="43E3C760">
+      <w:pPr>
+        <w:spacing w:after="4" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="-5" w:hanging="10"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="43E3C760">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>ARTICULO Nº50</w:t>
+      </w:r>
+      <w:r w:rsidR="00A727F8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="43E3C760">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Además del gasto señalado en el artículo anterior, el directorio podrá autorizar el financiamiento de viáticos a los directores y socios que deban trasladarse fuera de localidad o ciudad de asiento de la Organización, cuando deban realizar una comisión encomendada por ella y que diga relación directa con sus intereses. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2D9CE5A5" w14:textId="4D5C819B" w:rsidR="4F69593B" w:rsidRDefault="4F69593B" w:rsidP="43E3C760">
+      <w:pPr>
+        <w:spacing w:after="4" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="-5" w:hanging="10"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="43E3C760">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   El viático diario comprende gastos de alimentación y alojamiento, y no podrá exceder a las 4 UF. Si no fuese necesario el alojamiento, el viático no podrá ser superior al 50% del señalado precedentemente. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1CBC8B71" w14:textId="684B8B14" w:rsidR="4F69593B" w:rsidRDefault="4F69593B" w:rsidP="43E3C760">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="43E3C760">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="43E89C94" w14:textId="2EA77BA8" w:rsidR="4F69593B" w:rsidRDefault="4F69593B" w:rsidP="43E3C760">
+      <w:pPr>
+        <w:spacing w:after="4" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="-5" w:hanging="10"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="43E3C760">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>ARTICULO Nº51</w:t>
+      </w:r>
+      <w:r w:rsidR="00A727F8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="43E3C760">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="43E3C760">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">La organización deberá confeccionar anualmente un balance o una cuenta de resultados, según el sistema contable con que operen, y someterlos a la aprobación de la Asamblea. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="07182F36" w14:textId="3253BCAD" w:rsidR="00A727F8" w:rsidRDefault="4F69593B" w:rsidP="00ED4EDB">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="43E3C760">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3F2B04C1" w14:textId="27371472" w:rsidR="4F69593B" w:rsidRDefault="4F69593B" w:rsidP="43E3C760">
+      <w:pPr>
+        <w:spacing w:after="4" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="-5" w:hanging="10"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="43E3C760">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>ARTICULO Nº52</w:t>
+      </w:r>
+      <w:r w:rsidR="00A727F8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="43E3C760">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> La cuota ordinaria mensual que deberán pagar los afiliados a la Organización, será la que fije    la asamblea, valor a cancelar mensualmente es de </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3B72AF7A" w14:textId="4D332F36" w:rsidR="4F69593B" w:rsidRDefault="4F69593B" w:rsidP="43E3C760">
+      <w:pPr>
+        <w:spacing w:after="4" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="-5" w:hanging="10"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="43E3C760">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="43E3C760">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">$ </w:t>
+      </w:r>
+      <w:r w:rsidR="00F06206">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="43E3C760">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">000 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="43E3C760">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>y cuota Extraordinaria o según imprevisto que se presente, valor fijado por la Directiva o la asamblea</w:t>
+      </w:r>
+      <w:r w:rsidRPr="43E3C760">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="26D20E70" w14:textId="112BD7F8" w:rsidR="43E3C760" w:rsidRDefault="43E3C760" w:rsidP="43E3C760">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4A17B41F" w14:textId="45D7DD45" w:rsidR="4F69593B" w:rsidRDefault="4F69593B" w:rsidP="43E3C760">
+      <w:pPr>
+        <w:spacing w:after="4" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="-5" w:hanging="10"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="43E3C760">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>ARTICULO Nº53</w:t>
+      </w:r>
+      <w:r w:rsidR="00A727F8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="43E3C760">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Podrán establecerse cuotas extraordinarias que serán determinadas por una Asamblea General Extraordinaria, a propuesta del directorio, cada vez que el interés de la </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3CCAFBDD" w14:textId="311669CD" w:rsidR="4F69593B" w:rsidRDefault="4F69593B" w:rsidP="43E3C760">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="center" w:pos="2833"/>
+          <w:tab w:val="center" w:pos="3541"/>
+          <w:tab w:val="center" w:pos="4249"/>
+        </w:tabs>
+        <w:spacing w:after="4" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="-15"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="43E3C760">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>Organización lo requiera o el imprevisto que se presente.</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="43E3C760">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="26640AC9" w14:textId="59A81DB4" w:rsidR="4F69593B" w:rsidRDefault="4F69593B" w:rsidP="43E3C760">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="43E3C760">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="17346272" w14:textId="055071D1" w:rsidR="4F69593B" w:rsidRDefault="4F69593B" w:rsidP="43E3C760">
+      <w:pPr>
+        <w:spacing w:after="4" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="-5" w:hanging="10"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="43E3C760">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>ARTICULO Nº54</w:t>
+      </w:r>
+      <w:r w:rsidR="00A727F8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="43E3C760">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Corresponderá al Directorio dentro de sus facultades de administración determinar, la inversión de los fondos de la Organización, en cumplimiento de sus fines y de los acuerdos de la Asamblea General. En todo caso, los fondos recaudados por concepto de cuotas extraordinarias no podrán ser destinados a otros fines que al objeto para el cual fueron recaudados, a menos que una Asamblea General Extraordinaria, especialmente convocada al efecto, resuelva darle otro destino. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5D37EE2E" w14:textId="05E806AD" w:rsidR="43E3C760" w:rsidRDefault="43E3C760" w:rsidP="43E3C760">
+      <w:pPr>
+        <w:spacing w:after="4" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="-5" w:hanging="10"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="747988DA" w14:textId="77777777" w:rsidR="00ED4EDB" w:rsidRDefault="00ED4EDB" w:rsidP="43E3C760">
+      <w:pPr>
+        <w:spacing w:after="4" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="-5" w:hanging="10"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="27095AEC" w14:textId="6B9DB2A0" w:rsidR="4F69593B" w:rsidRDefault="4F69593B" w:rsidP="43E3C760">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:spacing w:after="38"/>
         <w:ind w:left="10" w:right="2" w:hanging="10"/>
         <w:jc w:val="center"/>
-        <w:outlineLvl w:val="0"/>
-[...2286 lines deleted...]
-    <w:p w14:paraId="7A68DDBF" w14:textId="77777777" w:rsidR="00C466A3" w:rsidRPr="00FB0EB9" w:rsidRDefault="00C466A3" w:rsidP="00C466A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="43E3C760">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">TITULO VIII </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6D5E8440" w14:textId="41A83055" w:rsidR="4F69593B" w:rsidRDefault="4F69593B" w:rsidP="43E3C760">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:spacing w:after="38"/>
         <w:ind w:left="10" w:right="2" w:hanging="10"/>
         <w:jc w:val="center"/>
-        <w:outlineLvl w:val="0"/>
-[...21 lines deleted...]
-    <w:p w14:paraId="240FD1E3" w14:textId="77777777" w:rsidR="00C466A3" w:rsidRDefault="00C466A3" w:rsidP="00C466A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="43E3C760">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">DEL MECANISMO Y PROCEDIMIENTO DE INCORPORACIÓN A UNA UNIÓN COMUNAL </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0C433AE4" w14:textId="1354A13B" w:rsidR="4F69593B" w:rsidRDefault="4F69593B" w:rsidP="43E3C760">
+      <w:pPr>
+        <w:ind w:left="67"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="43E3C760">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7218B1E1" w14:textId="7A2B18EB" w:rsidR="4F69593B" w:rsidRDefault="4F69593B" w:rsidP="43E3C760">
+      <w:pPr>
+        <w:spacing w:after="4" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="-5" w:hanging="10"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="43E3C760">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>ARTICULO Nº55</w:t>
+      </w:r>
+      <w:r w:rsidR="00A727F8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="43E3C760">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> En una Asamblea Extraordinaria podrá acordarse solicitar la incorporación de esta Organización a una Unión Comunal de Organizaciones Comunitarias del mismo tipo de estas. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3907B2DF" w14:textId="6267DFD6" w:rsidR="4F69593B" w:rsidRDefault="4F69593B" w:rsidP="43E3C760">
+      <w:pPr>
+        <w:spacing w:after="4" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="-5" w:hanging="10"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="43E3C760">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">En tal caso el presidente formulará la solicitud correspondiente al presidente de la Unión Comunal a que desea incorporarse, con copia del acuerdo respectivo. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="49092EB6" w14:textId="4603074F" w:rsidR="4F69593B" w:rsidRDefault="4F69593B" w:rsidP="43E3C760">
+      <w:pPr>
+        <w:spacing w:after="4" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="-5" w:hanging="10"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="43E3C760">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Aprobada la solicitud respectiva, esta organización quedará incorporada a la Unión Comunal correspondiente, hecho que se comunicará a la I. Municipalidad. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="50F3DB94" w14:textId="7D3C311F" w:rsidR="4F69593B" w:rsidRDefault="4F69593B" w:rsidP="43E3C760">
+      <w:pPr>
+        <w:spacing w:after="4" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="-5" w:hanging="10"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="43E3C760">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">En el acuerdo a que se refiere el inciso primero de este artículo, se designará a los representantes de esta Organización ante la Unión Comunal, entre los cuales se incluirá al presidente, secretario y tesorero. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="300D4B78" w14:textId="5DCBA790" w:rsidR="4F69593B" w:rsidRDefault="4F69593B" w:rsidP="43E3C760">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="43E3C760">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2D60D501" w14:textId="41502865" w:rsidR="4F69593B" w:rsidRDefault="4F69593B" w:rsidP="43E3C760">
+      <w:pPr>
+        <w:spacing w:after="4" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="-5" w:hanging="10"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="43E3C760">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>ARTICULO Nº56</w:t>
+      </w:r>
+      <w:r w:rsidR="00A727F8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="43E3C760">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> También se podrá, en una Asamblea General Extraordinaria, acordar la formación de una Unión Comunal con un mínimo de un 20% de Organizaciones Comunitarias del mismo tipo de esta, Ley N°19.418,  En tal caso, en el acuerdo correspondiente se designará a los representantes de esta Organización, entre los que deberá incluirse a su presidente, secretario y tesorero para que junto a los representantes de las otras Organizaciones Comunitarias, constituyan la correspondiente Asamblea que aprueba los estatutos y elija al directorio de la Unión Comunal que desea constituir. La convocatoria a la referida asamblea deberá ser efectuada por el alcalde de la Comuna, a solicitud de cualquiera de las Organizaciones, dentro de los treinta días siguientes a la fecha de la petición. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2F714374" w14:textId="29AA580A" w:rsidR="43E3C760" w:rsidRDefault="4F69593B" w:rsidP="43E3C760">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="43E3C760">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4E436F56" w14:textId="0CB42617" w:rsidR="4F69593B" w:rsidRDefault="4F69593B" w:rsidP="43E3C760">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
-        <w:spacing w:after="38"/>
         <w:ind w:left="10" w:right="2" w:hanging="10"/>
         <w:jc w:val="center"/>
-        <w:outlineLvl w:val="0"/>
-[...21 lines deleted...]
-    <w:p w14:paraId="0DF3C1B7" w14:textId="77777777" w:rsidR="00C466A3" w:rsidRPr="00FB0EB9" w:rsidRDefault="00C466A3" w:rsidP="00C466A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="43E3C760">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">TITULO IX </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="17B4D723" w14:textId="75071B97" w:rsidR="4F69593B" w:rsidRDefault="4F69593B" w:rsidP="43E3C760">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
-        <w:spacing w:after="38"/>
         <w:ind w:left="10" w:right="2" w:hanging="10"/>
         <w:jc w:val="center"/>
-        <w:outlineLvl w:val="0"/>
-[...23 lines deleted...]
-        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="43E3C760">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">DE LA DISOLUCIÓN DE LA ORGANIZACIÓN Y FORMA DE LIQUIDACIÓN Y DESTINO DE SUS BIENES </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="54783837" w14:textId="751EFDF2" w:rsidR="4F69593B" w:rsidRDefault="4F69593B" w:rsidP="43E3C760">
+      <w:pPr>
         <w:ind w:left="67"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Bookman Old Style" w:hAnsi="Arial" w:cs="Arial"/>
-[...46 lines deleted...]
-          <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="43E3C760">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="71B189BE" w14:textId="0E31A53E" w:rsidR="4F69593B" w:rsidRDefault="4F69593B" w:rsidP="43E3C760">
+      <w:pPr>
+        <w:ind w:left="10" w:hanging="10"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="43E3C760">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>ARTICULO Nº57</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A727F8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FB0EB9">
-[...9 lines deleted...]
-    <w:p w14:paraId="25E70A2C" w14:textId="77777777" w:rsidR="00C466A3" w:rsidRDefault="00C466A3" w:rsidP="00C466A3">
+      <w:r w:rsidRPr="43E3C760">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Esta Organización podrá disolverse por acuerdo de una Asamblea General Extraordinaria, adoptado por la mayoría absoluta de sus afiliados con derecho a voto, sin p</w:t>
+      </w:r>
+      <w:r w:rsidR="00EE5EE4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>er</w:t>
+      </w:r>
+      <w:r w:rsidRPr="43E3C760">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>juicio de la disolución dictada por decreto alcaldicio en virtud de alguna de las causales señaladas en él articulo Nº35 de la Ley 19.418 y en consideración a lo señalado en los artículos pertinentes del presente Estatuto.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="640D9619" w14:textId="6B80FD44" w:rsidR="4F69593B" w:rsidRDefault="4F69593B" w:rsidP="43E3C760">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="43E3C760">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="215A53C9" w14:textId="77777777" w:rsidR="00B13AC0" w:rsidRDefault="4F69593B" w:rsidP="43E3C760">
       <w:pPr>
         <w:spacing w:after="4" w:line="248" w:lineRule="auto"/>
         <w:ind w:left="-5" w:hanging="10"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Bookman Old Style" w:hAnsi="Arial" w:cs="Arial"/>
-[...7 lines deleted...]
-    <w:p w14:paraId="2B7DFC26" w14:textId="77777777" w:rsidR="00C466A3" w:rsidRPr="00FB0EB9" w:rsidRDefault="00C466A3" w:rsidP="00C466A3">
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="43E3C760">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>ARTICULO Nº58</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A727F8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="43E3C760">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">En caso de disolución de esta Organización, acordada por ella misma, sus bienes serán donados a </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C0D1523" w14:textId="77777777" w:rsidR="00B13AC0" w:rsidRDefault="00B13AC0" w:rsidP="43E3C760">
       <w:pPr>
         <w:spacing w:after="4" w:line="248" w:lineRule="auto"/>
         <w:ind w:left="-5" w:hanging="10"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Bookman Old Style" w:hAnsi="Arial" w:cs="Arial"/>
-[...28 lines deleted...]
-    <w:p w14:paraId="1B3F0032" w14:textId="77777777" w:rsidR="00C466A3" w:rsidRPr="00FB0EB9" w:rsidRDefault="00C466A3" w:rsidP="00C466A3">
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="17956689" w14:textId="152F3278" w:rsidR="00AE6123" w:rsidRPr="00AE6123" w:rsidRDefault="00AE6123" w:rsidP="00AE6123">
       <w:pPr>
         <w:spacing w:after="4" w:line="248" w:lineRule="auto"/>
         <w:ind w:left="-5" w:hanging="10"/>
-        <w:jc w:val="both"/>
-[...19 lines deleted...]
-    <w:p w14:paraId="5AF72F17" w14:textId="77777777" w:rsidR="00C466A3" w:rsidRPr="00FB0EB9" w:rsidRDefault="00C466A3" w:rsidP="00C466A3">
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-CL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AE6123">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-CL"/>
+        </w:rPr>
+        <w:t>XXXXXXXX (Organización a quien dejara los bienes)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="01A2B2BF" w14:textId="2CBEC4BF" w:rsidR="43E3C760" w:rsidRPr="00F06206" w:rsidRDefault="43E3C760" w:rsidP="43E3C760">
       <w:pPr>
         <w:spacing w:after="4" w:line="248" w:lineRule="auto"/>
         <w:ind w:left="-5" w:hanging="10"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Bookman Old Style" w:hAnsi="Arial" w:cs="Arial"/>
-[...296 lines deleted...]
-      <w:pPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="626569B5" w14:textId="59B39AE0" w:rsidR="4F69593B" w:rsidRDefault="4F69593B" w:rsidP="43E3C760">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="43E3C760">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>ARTICULO N°59</w:t>
+      </w:r>
+      <w:r w:rsidRPr="43E3C760">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>: La incorporación a una Unión Comunal estará sujeta a la aprobación de la asamblea general, por cuanto no es una resolución de la Directiva.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4D3C55B3" w14:textId="0E6006A4" w:rsidR="43E3C760" w:rsidRDefault="43E3C760" w:rsidP="43E3C760">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="01D29BF6" w14:textId="4AC66172" w:rsidR="4F69593B" w:rsidRDefault="4F69593B" w:rsidP="43E3C760">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="43E3C760">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>ARTICULO N°60</w:t>
+      </w:r>
+      <w:r w:rsidRPr="43E3C760">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>: Como el municipio deberá llevar un registro público estará disponible en la página Web institucional, la Ley 21.146 que realiza modificaciones a la Ley 19.418 referente a las funciones que debe realizar la Comisión Electoral, al margen de las labores que deben cumplir según artículo anterior, deberán depositar en la secretaria municipal dentro del quinto día hábil contado desde la celebración de la elección los siguientes documentos:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="18D5D84F" w14:textId="433C331C" w:rsidR="4F69593B" w:rsidRDefault="4F69593B" w:rsidP="43E3C760">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="18"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...13 lines deleted...]
-          <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="43E3C760">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t>Acta de elección.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="11649F58" w14:textId="77777777" w:rsidR="00C466A3" w:rsidRPr="00FB0EB9" w:rsidRDefault="00C466A3" w:rsidP="00C466A3">
-      <w:pPr>
+    <w:p w14:paraId="49462978" w14:textId="0906C1CF" w:rsidR="4F69593B" w:rsidRDefault="4F69593B" w:rsidP="43E3C760">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="18"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...13 lines deleted...]
-          <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="43E3C760">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t>Registro de Socios actualizado.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5C41B7C0" w14:textId="77777777" w:rsidR="00C466A3" w:rsidRPr="00FB0EB9" w:rsidRDefault="00C466A3" w:rsidP="00C466A3">
-      <w:pPr>
+    <w:p w14:paraId="3C8118C3" w14:textId="398E7F94" w:rsidR="4F69593B" w:rsidRDefault="4F69593B" w:rsidP="43E3C760">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="18"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...13 lines deleted...]
-          <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="43E3C760">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t>Registro de socios que sufragaron en la elección.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="60333736" w14:textId="77777777" w:rsidR="00C466A3" w:rsidRPr="00FB0EB9" w:rsidRDefault="00C466A3" w:rsidP="00C466A3">
-      <w:pPr>
+    <w:p w14:paraId="1762A904" w14:textId="6BAE6109" w:rsidR="4F69593B" w:rsidRDefault="4F69593B" w:rsidP="43E3C760">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="18"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...13 lines deleted...]
-          <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="43E3C760">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t>Acta de establecimiento de la comisión electoral de acuerdo con lo señalado en los estatutos.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="27D9F320" w14:textId="77777777" w:rsidR="00C466A3" w:rsidRPr="00FB0EB9" w:rsidRDefault="00C466A3" w:rsidP="00C466A3">
-      <w:pPr>
+    <w:p w14:paraId="5DC6127F" w14:textId="74687C3D" w:rsidR="4F69593B" w:rsidRDefault="4F69593B" w:rsidP="43E3C760">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="18"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...13 lines deleted...]
-          <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="43E3C760">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t>Certificados de antecedentes de los socios electos emitido por el Servicio de Registro Civil e Identificación que permite dar cuenta de lo señalado en el artículo 20 de esta Ley.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6F50EAAA" w14:textId="77777777" w:rsidR="00C466A3" w:rsidRDefault="00C466A3" w:rsidP="00C466A3">
-[...112 lines deleted...]
-        <w:ind w:left="10" w:right="2" w:hanging="10"/>
+    <w:p w14:paraId="08D0485E" w14:textId="38AFE4E5" w:rsidR="43E3C760" w:rsidRDefault="43E3C760" w:rsidP="43E3C760">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5FDEDFE8" w14:textId="32F8B564" w:rsidR="43E3C760" w:rsidRDefault="43E3C760" w:rsidP="43E3C760">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="41D445DB" w14:textId="548AE095" w:rsidR="43E3C760" w:rsidRDefault="43E3C760" w:rsidP="43E3C760">
+      <w:pPr>
+        <w:spacing w:after="4" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="-5" w:hanging="10"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="68056DE0" w14:textId="69B10280" w:rsidR="4F69593B" w:rsidRDefault="4F69593B" w:rsidP="43E3C760">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="43E3C760">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0E63862A" w14:textId="016A6742" w:rsidR="43E3C760" w:rsidRDefault="43E3C760" w:rsidP="43E3C760">
+      <w:pPr>
+        <w:spacing w:after="4" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="-5" w:hanging="10"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5C79B145" w14:textId="362AFC6D" w:rsidR="43E3C760" w:rsidRDefault="43E3C760" w:rsidP="43E3C760">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="16809BAD" w14:textId="0CC73201" w:rsidR="43E3C760" w:rsidRDefault="43E3C760" w:rsidP="43E3C760">
+      <w:pPr>
         <w:jc w:val="center"/>
-        <w:outlineLvl w:val="0"/>
-[...426 lines deleted...]
-      <w:docGrid w:linePitch="299"/>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidR="43E3C760" w:rsidSect="00A11BE0">
+      <w:headerReference w:type="default" r:id="rId7"/>
+      <w:footerReference w:type="default" r:id="rId8"/>
+      <w:pgSz w:w="12240" w:h="18720" w:code="14"/>
+      <w:pgMar w:top="1418" w:right="1701" w:bottom="1418" w:left="1701" w:header="709" w:footer="709" w:gutter="0"/>
+      <w:paperSrc w:first="1"/>
+      <w:cols w:space="708"/>
+      <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0A73CE19" w14:textId="77777777" w:rsidR="00DB0D6C" w:rsidRDefault="00DB0D6C">
-[...2 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="54E0BCD5" w14:textId="77777777" w:rsidR="00D11751" w:rsidRDefault="00D11751" w:rsidP="007A3CAB">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4A2F4369" w14:textId="77777777" w:rsidR="00DB0D6C" w:rsidRDefault="00DB0D6C">
-[...2 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="71D0CEC8" w14:textId="77777777" w:rsidR="00D11751" w:rsidRDefault="00D11751" w:rsidP="007A3CAB">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-[...1 lines deleted...]
-    <w:panose1 w:val="02050604050505020204"/>
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:font w:name="Arial,Times New Roman">
+    <w:altName w:val="Arial"/>
+    <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
-    <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
+    <w:notTrueType/>
+    <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Bookman Old Style">
+    <w:panose1 w:val="02050604050505020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Arial,Bookman Old Style">
+    <w:altName w:val="Arial"/>
+    <w:panose1 w:val="00000000000000000000"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:notTrueType/>
+    <w:pitch w:val="default"/>
+  </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="MS Mincho">
+    <w:panose1 w:val="02020609040205080304"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Comic Sans MS">
-    <w:panose1 w:val="030F0702030302020204"/>
+  <w:font w:name="Tahoma">
+    <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
-    <w:family w:val="script"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000287" w:usb1="00000013" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
+    <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Book Antiqua">
-    <w:panose1 w:val="02040602050305030304"/>
+  <w:font w:name="Cambria">
+    <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="DengXian Light">
-[...1 lines deleted...]
-    <w:charset w:val="86"/>
+  <w:font w:name="Argentum Sans Light">
+    <w:altName w:val="Calibri"/>
+    <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="A00002BF" w:usb1="38CF7CFA" w:usb2="00000016" w:usb3="00000000" w:csb0="0004000F" w:csb1="00000000"/>
+    <w:sig w:usb0="20000007" w:usb1="00000001" w:usb2="00000000" w:usb3="00000000" w:csb0="00000193" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="DengXian">
-[...2 lines deleted...]
-    <w:charset w:val="86"/>
+  <w:font w:name="Argentum Sans">
+    <w:altName w:val="Calibri"/>
+    <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="A00002BF" w:usb1="38CF7CFA" w:usb2="00000016" w:usb3="00000000" w:csb0="0004000F" w:csb1="00000000"/>
+    <w:sig w:usb0="20000007" w:usb1="00000001" w:usb2="00000000" w:usb3="00000000" w:csb0="00000193" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="MS Gothic">
+    <w:altName w:val="ＭＳ ゴシック"/>
+    <w:panose1 w:val="020B0609070205080204"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="0BFAB96C" w14:textId="77777777" w:rsidR="008F5C37" w:rsidRDefault="00AE46F4">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="19C2871E" w14:textId="3992CE08" w:rsidR="0032168C" w:rsidRPr="0032168C" w:rsidRDefault="00AC6B11" w:rsidP="0032168C">
     <w:pPr>
-      <w:tabs>
-[...2 lines deleted...]
-      <w:spacing w:after="0"/>
+      <w:pStyle w:val="Piedepgina"/>
+      <w:jc w:val="center"/>
+      <w:rPr>
+        <w:b/>
+      </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-        <w:b/>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:noProof/>
+        <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+        <w:lang w:eastAsia="es-CO"/>
       </w:rPr>
-      <w:t xml:space="preserve"> </w:t>
-[...168 lines deleted...]
-      <w:t xml:space="preserve"> </w:t>
+      <w:drawing>
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251662336" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4FF6CE97" wp14:editId="49246486">
+          <wp:simplePos x="0" y="0"/>
+          <wp:positionH relativeFrom="page">
+            <wp:posOffset>28575</wp:posOffset>
+          </wp:positionH>
+          <wp:positionV relativeFrom="paragraph">
+            <wp:posOffset>-287655</wp:posOffset>
+          </wp:positionV>
+          <wp:extent cx="7769860" cy="908050"/>
+          <wp:effectExtent l="0" t="0" r="2540" b="6350"/>
+          <wp:wrapNone/>
+          <wp:docPr id="435" name="Imagen 435"/>
+          <wp:cNvGraphicFramePr>
+            <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+          </wp:cNvGraphicFramePr>
+          <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+              <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:nvPicPr>
+                  <pic:cNvPr id="13" name="Presentación - Tocopilla_--12.png"/>
+                  <pic:cNvPicPr/>
+                </pic:nvPicPr>
+                <pic:blipFill>
+                  <a:blip r:embed="rId1" cstate="print">
+                    <a:extLst>
+                      <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                        <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                      </a:ext>
+                    </a:extLst>
+                  </a:blip>
+                  <a:stretch>
+                    <a:fillRect/>
+                  </a:stretch>
+                </pic:blipFill>
+                <pic:spPr>
+                  <a:xfrm>
+                    <a:off x="0" y="0"/>
+                    <a:ext cx="7774869" cy="908635"/>
+                  </a:xfrm>
+                  <a:prstGeom prst="rect">
+                    <a:avLst/>
+                  </a:prstGeom>
+                </pic:spPr>
+              </pic:pic>
+            </a:graphicData>
+          </a:graphic>
+          <wp14:sizeRelH relativeFrom="margin">
+            <wp14:pctWidth>0</wp14:pctWidth>
+          </wp14:sizeRelH>
+          <wp14:sizeRelV relativeFrom="margin">
+            <wp14:pctHeight>0</wp14:pctHeight>
+          </wp14:sizeRelV>
+        </wp:anchor>
+      </w:drawing>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="278D4D1C" w14:textId="77777777" w:rsidR="00DB0D6C" w:rsidRDefault="00DB0D6C">
-[...2 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="414F726A" w14:textId="77777777" w:rsidR="00D11751" w:rsidRDefault="00D11751" w:rsidP="007A3CAB">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="483ED361" w14:textId="77777777" w:rsidR="00DB0D6C" w:rsidRDefault="00DB0D6C">
-[...2 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="33BDE45C" w14:textId="77777777" w:rsidR="00D11751" w:rsidRDefault="00D11751" w:rsidP="007A3CAB">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
+<file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="59BC9936" w14:textId="0C7D40D5" w:rsidR="007A3CAB" w:rsidRDefault="00AC6B11">
+    <w:pPr>
+      <w:pStyle w:val="Encabezado"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660288" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0C797D4E" wp14:editId="695E89FA">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="column">
+                <wp:posOffset>4101465</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="paragraph">
+                <wp:posOffset>92710</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="1517650" cy="819150"/>
+              <wp:effectExtent l="0" t="0" r="0" b="0"/>
+              <wp:wrapNone/>
+              <wp:docPr id="12" name="Cuadro de texto 12"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="1517650" cy="819150"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:noFill/>
+                      <a:ln>
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="2B5BE6AB" w14:textId="77777777" w:rsidR="00AC6B11" w:rsidRPr="00E4382D" w:rsidRDefault="00AC6B11" w:rsidP="00AC6B11">
+                          <w:pPr>
+                            <w:pStyle w:val="Encabezado"/>
+                            <w:spacing w:line="360" w:lineRule="auto"/>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Argentum Sans Light" w:hAnsi="Argentum Sans Light" w:cstheme="majorHAnsi"/>
+                              <w:noProof/>
+                              <w:color w:val="767171" w:themeColor="background2" w:themeShade="80"/>
+                              <w:sz w:val="14"/>
+                              <w:szCs w:val="72"/>
+                              <w:lang w:val="pt-BR"/>
+                              <w14:textOutline w14:w="11112" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
+                                <w14:noFill/>
+                                <w14:prstDash w14:val="solid"/>
+                                <w14:round/>
+                              </w14:textOutline>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r w:rsidRPr="00E4382D">
+                            <w:rPr>
+                              <w:rFonts w:ascii="Argentum Sans Light" w:hAnsi="Argentum Sans Light" w:cstheme="majorHAnsi"/>
+                              <w:noProof/>
+                              <w:color w:val="767171" w:themeColor="background2" w:themeShade="80"/>
+                              <w:sz w:val="14"/>
+                              <w:szCs w:val="72"/>
+                              <w:lang w:val="pt-BR"/>
+                              <w14:textOutline w14:w="11112" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
+                                <w14:noFill/>
+                                <w14:prstDash w14:val="solid"/>
+                                <w14:round/>
+                              </w14:textOutline>
+                            </w:rPr>
+                            <w:t xml:space="preserve">55 2 421347      </w:t>
+                          </w:r>
+                        </w:p>
+                        <w:p w14:paraId="7FAD0AE1" w14:textId="77777777" w:rsidR="00AC6B11" w:rsidRPr="00E4382D" w:rsidRDefault="00AC6B11" w:rsidP="00AC6B11">
+                          <w:pPr>
+                            <w:pStyle w:val="Encabezado"/>
+                            <w:spacing w:line="360" w:lineRule="auto"/>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Argentum Sans Light" w:hAnsi="Argentum Sans Light" w:cstheme="majorHAnsi"/>
+                              <w:noProof/>
+                              <w:color w:val="767171" w:themeColor="background2" w:themeShade="80"/>
+                              <w:sz w:val="14"/>
+                              <w:szCs w:val="72"/>
+                              <w:lang w:val="pt-BR"/>
+                              <w14:textOutline w14:w="11112" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
+                                <w14:noFill/>
+                                <w14:prstDash w14:val="solid"/>
+                                <w14:round/>
+                              </w14:textOutline>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r w:rsidRPr="00E4382D">
+                            <w:rPr>
+                              <w:rFonts w:ascii="Argentum Sans Light" w:hAnsi="Argentum Sans Light" w:cstheme="majorHAnsi"/>
+                              <w:noProof/>
+                              <w:color w:val="767171" w:themeColor="background2" w:themeShade="80"/>
+                              <w:sz w:val="14"/>
+                              <w:szCs w:val="72"/>
+                              <w:lang w:val="pt-BR"/>
+                              <w14:textOutline w14:w="11112" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
+                                <w14:noFill/>
+                                <w14:prstDash w14:val="solid"/>
+                                <w14:round/>
+                              </w14:textOutline>
+                            </w:rPr>
+                            <w:t>Aníbal Pinto 1305</w:t>
+                          </w:r>
+                        </w:p>
+                        <w:p w14:paraId="2C8754FF" w14:textId="77777777" w:rsidR="00AC6B11" w:rsidRPr="00E4382D" w:rsidRDefault="00AC6B11" w:rsidP="00AC6B11">
+                          <w:pPr>
+                            <w:pStyle w:val="Encabezado"/>
+                            <w:spacing w:line="360" w:lineRule="auto"/>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Argentum Sans Light" w:hAnsi="Argentum Sans Light" w:cstheme="majorHAnsi"/>
+                              <w:noProof/>
+                              <w:color w:val="767171" w:themeColor="background2" w:themeShade="80"/>
+                              <w:sz w:val="14"/>
+                              <w:szCs w:val="72"/>
+                              <w:lang w:val="pt-BR"/>
+                              <w14:textOutline w14:w="11112" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
+                                <w14:noFill/>
+                                <w14:prstDash w14:val="solid"/>
+                                <w14:round/>
+                              </w14:textOutline>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r w:rsidRPr="00E4382D">
+                            <w:rPr>
+                              <w:rFonts w:ascii="Argentum Sans Light" w:hAnsi="Argentum Sans Light" w:cstheme="majorHAnsi"/>
+                              <w:noProof/>
+                              <w:color w:val="767171" w:themeColor="background2" w:themeShade="80"/>
+                              <w:sz w:val="14"/>
+                              <w:szCs w:val="72"/>
+                              <w:lang w:val="pt-BR"/>
+                              <w14:textOutline w14:w="11112" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
+                                <w14:noFill/>
+                                <w14:prstDash w14:val="solid"/>
+                                <w14:round/>
+                              </w14:textOutline>
+                            </w:rPr>
+                            <w:t>oficinapartes@imtocopilla.cl</w:t>
+                          </w:r>
+                        </w:p>
+                        <w:p w14:paraId="5ED48CD5" w14:textId="77777777" w:rsidR="00AC6B11" w:rsidRPr="00E4382D" w:rsidRDefault="00AC6B11" w:rsidP="00AC6B11">
+                          <w:pPr>
+                            <w:pStyle w:val="Encabezado"/>
+                            <w:spacing w:line="360" w:lineRule="auto"/>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Argentum Sans" w:hAnsi="Argentum Sans" w:cstheme="majorHAnsi"/>
+                              <w:b/>
+                              <w:noProof/>
+                              <w:color w:val="003DA6"/>
+                              <w:sz w:val="14"/>
+                              <w:szCs w:val="72"/>
+                              <w:lang w:val="pt-BR"/>
+                              <w14:textOutline w14:w="11112" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
+                                <w14:noFill/>
+                                <w14:prstDash w14:val="solid"/>
+                                <w14:round/>
+                              </w14:textOutline>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r w:rsidRPr="00E4382D">
+                            <w:rPr>
+                              <w:rFonts w:ascii="Argentum Sans" w:hAnsi="Argentum Sans" w:cstheme="majorHAnsi"/>
+                              <w:b/>
+                              <w:noProof/>
+                              <w:color w:val="003DA6"/>
+                              <w:sz w:val="14"/>
+                              <w:szCs w:val="72"/>
+                              <w:lang w:val="pt-BR"/>
+                              <w14:textOutline w14:w="11112" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
+                                <w14:noFill/>
+                                <w14:prstDash w14:val="solid"/>
+                                <w14:round/>
+                              </w14:textOutline>
+                            </w:rPr>
+                            <w:t>www.imtocopilla.cl</w:t>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:noAutofit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="margin">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="0C797D4E" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="Cuadro de texto 12" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:322.95pt;margin-top:7.3pt;width:119.5pt;height:64.5pt;z-index:-251656192;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC2y+z9EgIAADEEAAAOAAAAZHJzL2Uyb0RvYy54bWysU11v2jAUfZ+0/2D5fYQg6EdEqFgrpkmo&#10;rUSnPhvHJpFsX882JOzX79oJhXZ7mvbi3K9c33vO8fyu04ochPMNmJLmozElwnCoGrMr6Y+X1Zcb&#10;SnxgpmIKjCjpUXh6t/j8ad7aQkygBlUJR7CJ8UVrS1qHYIss87wWmvkRWGEwKcFpFtB1u6xyrMXu&#10;WmWT8fgqa8FV1gEX3mP0oU/SReovpeDhSUovAlElxdlCOl06t/HMFnNW7ByzdcOHMdg/TKFZY/DS&#10;t1YPLDCyd80frXTDHXiQYcRBZyBlw0XaAbfJxx+22dTMirQLguPtG0z+/7Xlj4eNfXYkdF+hQwIj&#10;IK31hcdg3KeTTscvTkowjxAe32ATXSA8/jTLr69mmOKYu8lvc7SxTXb+2zofvgnQJBoldUhLQosd&#10;1j70paeSeJmBVaNUokaZdwHs2UdE4nb4+zxwtEK37YYttlAdcTkHPe/e8lWDE6yZD8/MIdE4NIo3&#10;POEhFbQlhcGipAb362/xWI/4Y5aSFoVTUv9zz5ygRH03yMxtPp1GpSVnOrueoOMuM9vLjNnre0Bt&#10;5vhMLE9mrA/qZEoH+hU1voy3YooZjneXNJzM+9DLGd8IF8tlKkJtWRbWZmN5bB0hjPi+dK/M2YGE&#10;gPQ9wklirPjARV/bg7/cB5BNIioC3KOKBEcHdZmoHt5QFP6ln6rOL33xGwAA//8DAFBLAwQUAAYA&#10;CAAAACEApeCdn90AAAAKAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE75X4B2uRuLU2NI3S&#10;EKdCVFxBFKjUmxtvk4h4HcVuE/6e7QmOO/M0O1NsJteJCw6h9aThfqFAIFXetlRr+Px4mWcgQjRk&#10;TecJNfxggE15MytMbv1I73jZxVpwCIXcaGhi7HMpQ9WgM2HheyT2Tn5wJvI51NIOZuRw18kHpVLp&#10;TEv8oTE9PjdYfe/OTsPX6+mwT9RbvXWrfvSTkuTWUuu72+npEUTEKf7BcK3P1aHkTkd/JhtEpyFN&#10;VmtG2UhSEAxkWcLC8SosU5BlIf9PKH8BAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEA&#10;ABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h&#10;/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAtsvs&#10;/RICAAAxBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA&#10;peCdn90AAAAKAQAADwAAAAAAAAAAAAAAAABsBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA&#10;8wAAAHYFAAAAAA==&#10;" filled="f" stroked="f">
+              <v:textbox>
+                <w:txbxContent>
+                  <w:p w14:paraId="2B5BE6AB" w14:textId="77777777" w:rsidR="00AC6B11" w:rsidRPr="00E4382D" w:rsidRDefault="00AC6B11" w:rsidP="00AC6B11">
+                    <w:pPr>
+                      <w:pStyle w:val="Encabezado"/>
+                      <w:spacing w:line="360" w:lineRule="auto"/>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Argentum Sans Light" w:hAnsi="Argentum Sans Light" w:cstheme="majorHAnsi"/>
+                        <w:noProof/>
+                        <w:color w:val="767171" w:themeColor="background2" w:themeShade="80"/>
+                        <w:sz w:val="14"/>
+                        <w:szCs w:val="72"/>
+                        <w:lang w:val="pt-BR"/>
+                        <w14:textOutline w14:w="11112" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
+                          <w14:noFill/>
+                          <w14:prstDash w14:val="solid"/>
+                          <w14:round/>
+                        </w14:textOutline>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r w:rsidRPr="00E4382D">
+                      <w:rPr>
+                        <w:rFonts w:ascii="Argentum Sans Light" w:hAnsi="Argentum Sans Light" w:cstheme="majorHAnsi"/>
+                        <w:noProof/>
+                        <w:color w:val="767171" w:themeColor="background2" w:themeShade="80"/>
+                        <w:sz w:val="14"/>
+                        <w:szCs w:val="72"/>
+                        <w:lang w:val="pt-BR"/>
+                        <w14:textOutline w14:w="11112" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
+                          <w14:noFill/>
+                          <w14:prstDash w14:val="solid"/>
+                          <w14:round/>
+                        </w14:textOutline>
+                      </w:rPr>
+                      <w:t xml:space="preserve">55 2 421347      </w:t>
+                    </w:r>
+                  </w:p>
+                  <w:p w14:paraId="7FAD0AE1" w14:textId="77777777" w:rsidR="00AC6B11" w:rsidRPr="00E4382D" w:rsidRDefault="00AC6B11" w:rsidP="00AC6B11">
+                    <w:pPr>
+                      <w:pStyle w:val="Encabezado"/>
+                      <w:spacing w:line="360" w:lineRule="auto"/>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Argentum Sans Light" w:hAnsi="Argentum Sans Light" w:cstheme="majorHAnsi"/>
+                        <w:noProof/>
+                        <w:color w:val="767171" w:themeColor="background2" w:themeShade="80"/>
+                        <w:sz w:val="14"/>
+                        <w:szCs w:val="72"/>
+                        <w:lang w:val="pt-BR"/>
+                        <w14:textOutline w14:w="11112" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
+                          <w14:noFill/>
+                          <w14:prstDash w14:val="solid"/>
+                          <w14:round/>
+                        </w14:textOutline>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r w:rsidRPr="00E4382D">
+                      <w:rPr>
+                        <w:rFonts w:ascii="Argentum Sans Light" w:hAnsi="Argentum Sans Light" w:cstheme="majorHAnsi"/>
+                        <w:noProof/>
+                        <w:color w:val="767171" w:themeColor="background2" w:themeShade="80"/>
+                        <w:sz w:val="14"/>
+                        <w:szCs w:val="72"/>
+                        <w:lang w:val="pt-BR"/>
+                        <w14:textOutline w14:w="11112" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
+                          <w14:noFill/>
+                          <w14:prstDash w14:val="solid"/>
+                          <w14:round/>
+                        </w14:textOutline>
+                      </w:rPr>
+                      <w:t>Aníbal Pinto 1305</w:t>
+                    </w:r>
+                  </w:p>
+                  <w:p w14:paraId="2C8754FF" w14:textId="77777777" w:rsidR="00AC6B11" w:rsidRPr="00E4382D" w:rsidRDefault="00AC6B11" w:rsidP="00AC6B11">
+                    <w:pPr>
+                      <w:pStyle w:val="Encabezado"/>
+                      <w:spacing w:line="360" w:lineRule="auto"/>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Argentum Sans Light" w:hAnsi="Argentum Sans Light" w:cstheme="majorHAnsi"/>
+                        <w:noProof/>
+                        <w:color w:val="767171" w:themeColor="background2" w:themeShade="80"/>
+                        <w:sz w:val="14"/>
+                        <w:szCs w:val="72"/>
+                        <w:lang w:val="pt-BR"/>
+                        <w14:textOutline w14:w="11112" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
+                          <w14:noFill/>
+                          <w14:prstDash w14:val="solid"/>
+                          <w14:round/>
+                        </w14:textOutline>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r w:rsidRPr="00E4382D">
+                      <w:rPr>
+                        <w:rFonts w:ascii="Argentum Sans Light" w:hAnsi="Argentum Sans Light" w:cstheme="majorHAnsi"/>
+                        <w:noProof/>
+                        <w:color w:val="767171" w:themeColor="background2" w:themeShade="80"/>
+                        <w:sz w:val="14"/>
+                        <w:szCs w:val="72"/>
+                        <w:lang w:val="pt-BR"/>
+                        <w14:textOutline w14:w="11112" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
+                          <w14:noFill/>
+                          <w14:prstDash w14:val="solid"/>
+                          <w14:round/>
+                        </w14:textOutline>
+                      </w:rPr>
+                      <w:t>oficinapartes@imtocopilla.cl</w:t>
+                    </w:r>
+                  </w:p>
+                  <w:p w14:paraId="5ED48CD5" w14:textId="77777777" w:rsidR="00AC6B11" w:rsidRPr="00E4382D" w:rsidRDefault="00AC6B11" w:rsidP="00AC6B11">
+                    <w:pPr>
+                      <w:pStyle w:val="Encabezado"/>
+                      <w:spacing w:line="360" w:lineRule="auto"/>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Argentum Sans" w:hAnsi="Argentum Sans" w:cstheme="majorHAnsi"/>
+                        <w:b/>
+                        <w:noProof/>
+                        <w:color w:val="003DA6"/>
+                        <w:sz w:val="14"/>
+                        <w:szCs w:val="72"/>
+                        <w:lang w:val="pt-BR"/>
+                        <w14:textOutline w14:w="11112" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
+                          <w14:noFill/>
+                          <w14:prstDash w14:val="solid"/>
+                          <w14:round/>
+                        </w14:textOutline>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r w:rsidRPr="00E4382D">
+                      <w:rPr>
+                        <w:rFonts w:ascii="Argentum Sans" w:hAnsi="Argentum Sans" w:cstheme="majorHAnsi"/>
+                        <w:b/>
+                        <w:noProof/>
+                        <w:color w:val="003DA6"/>
+                        <w:sz w:val="14"/>
+                        <w:szCs w:val="72"/>
+                        <w:lang w:val="pt-BR"/>
+                        <w14:textOutline w14:w="11112" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
+                          <w14:noFill/>
+                          <w14:prstDash w14:val="solid"/>
+                          <w14:round/>
+                        </w14:textOutline>
+                      </w:rPr>
+                      <w:t>www.imtocopilla.cl</w:t>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="es-CO"/>
+      </w:rPr>
+      <w:drawing>
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="32C49051" wp14:editId="42EB3AAC">
+          <wp:simplePos x="0" y="0"/>
+          <wp:positionH relativeFrom="column">
+            <wp:posOffset>-342900</wp:posOffset>
+          </wp:positionH>
+          <wp:positionV relativeFrom="paragraph">
+            <wp:posOffset>4445</wp:posOffset>
+          </wp:positionV>
+          <wp:extent cx="2420620" cy="1020445"/>
+          <wp:effectExtent l="0" t="0" r="0" b="0"/>
+          <wp:wrapNone/>
+          <wp:docPr id="2" name="Imagen 2" descr="Logotipo&#10;&#10;Descripción generada automáticamente"/>
+          <wp:cNvGraphicFramePr>
+            <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+          </wp:cNvGraphicFramePr>
+          <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+              <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:nvPicPr>
+                  <pic:cNvPr id="2" name="Imagen 2" descr="Logotipo&#10;&#10;Descripción generada automáticamente"/>
+                  <pic:cNvPicPr/>
+                </pic:nvPicPr>
+                <pic:blipFill>
+                  <a:blip r:embed="rId1" cstate="print">
+                    <a:extLst>
+                      <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                        <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                      </a:ext>
+                    </a:extLst>
+                  </a:blip>
+                  <a:stretch>
+                    <a:fillRect/>
+                  </a:stretch>
+                </pic:blipFill>
+                <pic:spPr>
+                  <a:xfrm>
+                    <a:off x="0" y="0"/>
+                    <a:ext cx="2420620" cy="1020445"/>
+                  </a:xfrm>
+                  <a:prstGeom prst="rect">
+                    <a:avLst/>
+                  </a:prstGeom>
+                </pic:spPr>
+              </pic:pic>
+            </a:graphicData>
+          </a:graphic>
+          <wp14:sizeRelH relativeFrom="margin">
+            <wp14:pctWidth>0</wp14:pctWidth>
+          </wp14:sizeRelH>
+          <wp14:sizeRelV relativeFrom="margin">
+            <wp14:pctHeight>0</wp14:pctHeight>
+          </wp14:sizeRelV>
+        </wp:anchor>
+      </w:drawing>
+    </w:r>
+  </w:p>
+  <w:p w14:paraId="334EA507" w14:textId="3999B337" w:rsidR="007A3CAB" w:rsidRDefault="007A3CAB">
+    <w:pPr>
+      <w:pStyle w:val="Encabezado"/>
+    </w:pPr>
+  </w:p>
+  <w:p w14:paraId="6B1DD369" w14:textId="17EA243F" w:rsidR="007A3CAB" w:rsidRDefault="007076D1" w:rsidP="007076D1">
+    <w:pPr>
+      <w:pStyle w:val="Encabezado"/>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="4419"/>
+        <w:tab w:val="clear" w:pos="8838"/>
+        <w:tab w:val="left" w:pos="2160"/>
+      </w:tabs>
+    </w:pPr>
+    <w:r>
+      <w:tab/>
+    </w:r>
+  </w:p>
+  <w:p w14:paraId="72444320" w14:textId="77777777" w:rsidR="007A3CAB" w:rsidRDefault="007A3CAB">
+    <w:pPr>
+      <w:pStyle w:val="Encabezado"/>
+    </w:pPr>
+  </w:p>
+  <w:p w14:paraId="3FD016B0" w14:textId="77777777" w:rsidR="007A3CAB" w:rsidRDefault="007A3CAB">
+    <w:pPr>
+      <w:pStyle w:val="Encabezado"/>
+    </w:pPr>
+  </w:p>
+  <w:p w14:paraId="3DC9CBD8" w14:textId="77777777" w:rsidR="0032168C" w:rsidRDefault="0032168C">
+    <w:pPr>
+      <w:pStyle w:val="Encabezado"/>
+    </w:pPr>
+  </w:p>
+  <w:p w14:paraId="3FAC9A27" w14:textId="77777777" w:rsidR="0032168C" w:rsidRDefault="0032168C">
+    <w:pPr>
+      <w:pStyle w:val="Encabezado"/>
+    </w:pPr>
+  </w:p>
+  <w:p w14:paraId="2D0345B7" w14:textId="77777777" w:rsidR="007A3CAB" w:rsidRDefault="007A3CAB">
+    <w:pPr>
+      <w:pStyle w:val="Encabezado"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="04E153DB"/>
+    <w:nsid w:val="009FBBAB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="67DAA8B2"/>
-    <w:lvl w:ilvl="0" w:tplc="5DD65802">
+    <w:tmpl w:val="FEEE7A0C"/>
+    <w:lvl w:ilvl="0" w:tplc="7B34D6C6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial,Times New Roman" w:hAnsi="Arial,Times New Roman" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="288E31DE">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="890AD23A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="ADF669D2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="3A8EC52C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="C03E8E5C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="CFEE6B70">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="3B628F2A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="ADCE2374">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="01C47405"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="A3B293DC"/>
+    <w:lvl w:ilvl="0" w:tplc="C3FC1010">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="271"/>
+        <w:ind w:left="271" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Bookman Old Style" w:eastAsia="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cs="Bookman Old Style"/>
-[...10 lines deleted...]
-        <w:vertAlign w:val="baseline"/>
+        <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="B0AC511A">
+    <w:lvl w:ilvl="1" w:tplc="909E6DAA">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
-      <w:lvlText w:val="%2"/>
-[...19 lines deleted...]
-    <w:lvl w:ilvl="2" w:tplc="A888EB44">
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="753AC494">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
-      <w:lvlText w:val="%3"/>
-[...19 lines deleted...]
-    <w:lvl w:ilvl="3" w:tplc="1708DBB6">
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="FFF0490C">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%4"/>
-[...19 lines deleted...]
-    <w:lvl w:ilvl="4" w:tplc="5A60A424">
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="A71EC500">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
-      <w:lvlText w:val="%5"/>
-[...19 lines deleted...]
-    <w:lvl w:ilvl="5" w:tplc="9E440C6E">
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="427035D8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
-      <w:lvlText w:val="%6"/>
-[...19 lines deleted...]
-    <w:lvl w:ilvl="6" w:tplc="2B26BCCE">
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0B60A17E">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%7"/>
-[...19 lines deleted...]
-    <w:lvl w:ilvl="7" w:tplc="CBEE1790">
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="DF348E58">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
-      <w:lvlText w:val="%8"/>
-[...19 lines deleted...]
-    <w:lvl w:ilvl="8" w:tplc="749E6AB2">
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="2C7C0082">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
-      <w:lvlText w:val="%9"/>
-[...17 lines deleted...]
-      </w:rPr>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="07D22D8D"/>
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="091D0BDB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="80082F20"/>
-    <w:lvl w:ilvl="0" w:tplc="66CAD308">
+    <w:tmpl w:val="AFFE3A0E"/>
+    <w:lvl w:ilvl="0" w:tplc="A3E2AE94">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="283"/>
+        <w:ind w:left="10" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Bookman Old Style" w:eastAsia="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cs="Bookman Old Style"/>
-[...10 lines deleted...]
-        <w:vertAlign w:val="baseline"/>
+        <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="949C9CBE">
+    <w:lvl w:ilvl="1" w:tplc="EAD210C4">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
-      <w:lvlText w:val="%2"/>
-[...19 lines deleted...]
-    <w:lvl w:ilvl="2" w:tplc="B60EA7B4">
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="ACC0C4BE">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
-      <w:lvlText w:val="%3"/>
-[...19 lines deleted...]
-    <w:lvl w:ilvl="3" w:tplc="52526D5A">
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="622825A6">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%4"/>
-[...19 lines deleted...]
-    <w:lvl w:ilvl="4" w:tplc="B532BE12">
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="BEC07D20">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
-      <w:lvlText w:val="%5"/>
-[...19 lines deleted...]
-    <w:lvl w:ilvl="5" w:tplc="4A7CE666">
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="D5465692">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
-      <w:lvlText w:val="%6"/>
-[...19 lines deleted...]
-    <w:lvl w:ilvl="6" w:tplc="9ED6E6C2">
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="B54499E0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%7"/>
-[...19 lines deleted...]
-    <w:lvl w:ilvl="7" w:tplc="6276AC3E">
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="C7E6709C">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
-      <w:lvlText w:val="%8"/>
-[...19 lines deleted...]
-    <w:lvl w:ilvl="8" w:tplc="5E58C744">
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="A50AEE78">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
-      <w:lvlText w:val="%9"/>
-[...17 lines deleted...]
-      </w:rPr>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="16420606"/>
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="14020A78"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="8104F8C0"/>
-    <w:lvl w:ilvl="0" w:tplc="660C5DAC">
+    <w:tmpl w:val="4A8E8B5E"/>
+    <w:lvl w:ilvl="0" w:tplc="3D542FAC">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="271"/>
+        <w:ind w:left="271" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Bookman Old Style" w:eastAsia="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cs="Bookman Old Style"/>
-[...10 lines deleted...]
-        <w:vertAlign w:val="baseline"/>
+        <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="F9B43874">
+    <w:lvl w:ilvl="1" w:tplc="45264870">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
-      <w:lvlText w:val="%2"/>
-[...19 lines deleted...]
-    <w:lvl w:ilvl="2" w:tplc="06D8FA84">
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="4F0E1B1A">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
-      <w:lvlText w:val="%3"/>
-[...19 lines deleted...]
-    <w:lvl w:ilvl="3" w:tplc="5A2002B2">
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="F5DC87F4">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%4"/>
-[...19 lines deleted...]
-    <w:lvl w:ilvl="4" w:tplc="DBC6FDC6">
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="1E284BB0">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
-      <w:lvlText w:val="%5"/>
-[...19 lines deleted...]
-    <w:lvl w:ilvl="5" w:tplc="5E48893A">
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="12581CE2">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
-      <w:lvlText w:val="%6"/>
-[...19 lines deleted...]
-    <w:lvl w:ilvl="6" w:tplc="EB9C7E1A">
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="7766EEDC">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%7"/>
-[...19 lines deleted...]
-    <w:lvl w:ilvl="7" w:tplc="0EBED6A0">
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="F24AB68A">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
-      <w:lvlText w:val="%8"/>
-[...19 lines deleted...]
-    <w:lvl w:ilvl="8" w:tplc="418E5E7C">
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="600656A2">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
-      <w:lvlText w:val="%9"/>
-[...17 lines deleted...]
-      </w:rPr>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="16462575"/>
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="16E8F899"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="76725254"/>
-    <w:lvl w:ilvl="0" w:tplc="FBA6C156">
+    <w:tmpl w:val="97422CEE"/>
+    <w:lvl w:ilvl="0" w:tplc="0BF05512">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="10"/>
+        <w:ind w:left="283" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Bookman Old Style" w:eastAsia="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cs="Bookman Old Style"/>
-[...10 lines deleted...]
-        <w:vertAlign w:val="baseline"/>
+        <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="96825E3C">
+    <w:lvl w:ilvl="1" w:tplc="F0BE71DA">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
-      <w:lvlText w:val="%2"/>
-[...2 lines deleted...]
-        <w:ind w:left="1788"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="246CCDEE">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="CDBADF04">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="3100148C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="A7D87E86">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="56E89598">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="6010DE64">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="605C3686">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="19806718"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="ED22C4E8"/>
+    <w:lvl w:ilvl="0" w:tplc="8E2A4594">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="345" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Bookman Old Style" w:eastAsia="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cs="Bookman Old Style"/>
-[...10 lines deleted...]
-        <w:vertAlign w:val="baseline"/>
+        <w:rFonts w:ascii="Arial,Bookman Old Style" w:hAnsi="Arial,Bookman Old Style" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="95D4903E">
+    <w:lvl w:ilvl="1" w:tplc="B7A6CABA">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="D8BE8162">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
-      <w:lvlText w:val="%3"/>
-[...19 lines deleted...]
-    <w:lvl w:ilvl="3" w:tplc="281E55F4">
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="F0021634">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%4"/>
-[...19 lines deleted...]
-    <w:lvl w:ilvl="4" w:tplc="D8107950">
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="18586B60">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
-      <w:lvlText w:val="%5"/>
-[...19 lines deleted...]
-    <w:lvl w:ilvl="5" w:tplc="6598F456">
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="9FCA944A">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
-      <w:lvlText w:val="%6"/>
-[...19 lines deleted...]
-    <w:lvl w:ilvl="6" w:tplc="0CDE0328">
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="71AE8C7A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%7"/>
-[...19 lines deleted...]
-    <w:lvl w:ilvl="7" w:tplc="951CE1B0">
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="93FC9002">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
-      <w:lvlText w:val="%8"/>
-[...19 lines deleted...]
-    <w:lvl w:ilvl="8" w:tplc="A0BE3470">
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="2C1EFD60">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
-      <w:lvlText w:val="%9"/>
-[...17 lines deleted...]
-      </w:rPr>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="18733A73"/>
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1BBEDAB3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="20F0FE5A"/>
-    <w:lvl w:ilvl="0" w:tplc="7DCA3A72">
+    <w:tmpl w:val="563C9720"/>
+    <w:lvl w:ilvl="0" w:tplc="0D9C8AE0">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="283"/>
+        <w:ind w:left="283" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Bookman Old Style" w:eastAsia="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cs="Bookman Old Style"/>
-[...10 lines deleted...]
-        <w:vertAlign w:val="baseline"/>
+        <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="7EF29EB4">
+    <w:lvl w:ilvl="1" w:tplc="5B0EC03E">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
-      <w:lvlText w:val="%2"/>
-[...19 lines deleted...]
-    <w:lvl w:ilvl="2" w:tplc="E7DEAE5C">
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="AB08F1A2">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
-      <w:lvlText w:val="%3"/>
-[...19 lines deleted...]
-    <w:lvl w:ilvl="3" w:tplc="7F28824E">
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="77B248EA">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%4"/>
-[...19 lines deleted...]
-    <w:lvl w:ilvl="4" w:tplc="52121160">
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="9C144F00">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
-      <w:lvlText w:val="%5"/>
-[...19 lines deleted...]
-    <w:lvl w:ilvl="5" w:tplc="EB10599A">
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0B0E5E0C">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
-      <w:lvlText w:val="%6"/>
-[...19 lines deleted...]
-    <w:lvl w:ilvl="6" w:tplc="F9CC942E">
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="71C0646C">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%7"/>
-[...19 lines deleted...]
-    <w:lvl w:ilvl="7" w:tplc="2B22FFFC">
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="E894F198">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
-      <w:lvlText w:val="%8"/>
-[...19 lines deleted...]
-    <w:lvl w:ilvl="8" w:tplc="32100480">
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="F00217E4">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
-      <w:lvlText w:val="%9"/>
-[...17 lines deleted...]
-      </w:rPr>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1E3E61D4"/>
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1D07FE53"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="8D963C72"/>
-    <w:lvl w:ilvl="0" w:tplc="710C3926">
+    <w:tmpl w:val="27962BA8"/>
+    <w:lvl w:ilvl="0" w:tplc="3D0A1192">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="283"/>
+        <w:ind w:left="259" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Bookman Old Style" w:eastAsia="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cs="Bookman Old Style"/>
-[...10 lines deleted...]
-        <w:vertAlign w:val="baseline"/>
+        <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="EB0CED00">
+    <w:lvl w:ilvl="1" w:tplc="8E2232D6">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
-      <w:lvlText w:val="%2"/>
-[...2 lines deleted...]
-        <w:ind w:left="1788"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="CDBC4F36">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="41FA791E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="FB7C66DC">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="652812C4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="311EBC78">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="B964CAD8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="6D303C4E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1D33D58C"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="F76A5BA0"/>
+    <w:lvl w:ilvl="0" w:tplc="9A123048">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="upperLetter"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="283" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Bookman Old Style" w:eastAsia="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cs="Bookman Old Style"/>
-[...10 lines deleted...]
-        <w:vertAlign w:val="baseline"/>
+        <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="A1141D26">
+    <w:lvl w:ilvl="1" w:tplc="AE9AF12C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="C4988D8A">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
-      <w:lvlText w:val="%3"/>
-[...2 lines deleted...]
-        <w:ind w:left="2508"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="8E249E70">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="9A287C62">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="2DEAB20A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="B33EC6EA">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="7A2A0E88">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="ED7E8F9C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="26FD35FE"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="BD62DFAE"/>
+    <w:lvl w:ilvl="0" w:tplc="BDF02BDA">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="upperLetter"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="259" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Bookman Old Style" w:eastAsia="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cs="Bookman Old Style"/>
-[...10 lines deleted...]
-        <w:vertAlign w:val="baseline"/>
+        <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="B1825EA6">
+    <w:lvl w:ilvl="1" w:tplc="A1E0A4E2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="076C3858">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="DF9868A4">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%4"/>
-[...2 lines deleted...]
-        <w:ind w:left="3228"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="C32CF46C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="9AECBDDC">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="44BC3F3E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="96C6BCC0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="AC665A2C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="292FC407"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="9FC26348"/>
+    <w:lvl w:ilvl="0" w:tplc="4BB829A8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="upperLetter"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="271" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Bookman Old Style" w:eastAsia="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cs="Bookman Old Style"/>
-[...10 lines deleted...]
-        <w:vertAlign w:val="baseline"/>
+        <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="7AFCA48C">
+    <w:lvl w:ilvl="1" w:tplc="6E0AD904">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
-      <w:lvlText w:val="%5"/>
-[...19 lines deleted...]
-    <w:lvl w:ilvl="5" w:tplc="FFAE6E0C">
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="FFD43300">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
-      <w:lvlText w:val="%6"/>
-[...19 lines deleted...]
-    <w:lvl w:ilvl="6" w:tplc="577A5A6E">
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="D6D2F202">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%7"/>
-[...19 lines deleted...]
-    <w:lvl w:ilvl="7" w:tplc="CB44A516">
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="C38C5B8E">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
-      <w:lvlText w:val="%8"/>
-[...19 lines deleted...]
-    <w:lvl w:ilvl="8" w:tplc="B46897AA">
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="E790FBE2">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
-      <w:lvlText w:val="%9"/>
-[...17 lines deleted...]
-      </w:rPr>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="ACB05FB4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="10A4C9A8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="D6844590">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-[...3 lines deleted...]
-    <w:lvl w:ilvl="0" w:tplc="340A0017">
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3030F260"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="6212C1A0"/>
+    <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:firstLine="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="313A6E03"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="379846B8"/>
+    <w:lvl w:ilvl="0" w:tplc="8D7E8E78">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial,Times New Roman" w:hAnsi="Arial,Times New Roman" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="033C8674">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="ACDE46AE">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="F574F3E6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="7B6C3B32">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="6226D618">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="177EB948">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="80FCB260">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="AD8A0B00">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="33873CD0"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="19A4F87E"/>
+    <w:lvl w:ilvl="0" w:tplc="9418EC8E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="upperLetter"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="271" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="B868EF0E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="B4327C18">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="43A2F94C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="7D882F7A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="C62C1B64">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="351A724C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="64CA2FFE">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="9A82D74C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3702889A"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="634844BE"/>
+    <w:lvl w:ilvl="0" w:tplc="9524F132">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="upperLetter"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="10" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="A8B0EF20">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="4CA25718">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="CAD02C50">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="8786AF5E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="4FAC03A2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="A90264FE">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="C98A33B4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="F7FE672C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4C0AAC5A"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="37867D5A"/>
+    <w:lvl w:ilvl="0" w:tplc="47864F46">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="upperLetter"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="283" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="C0921954">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="3078E17E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="44A4CA12">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="AECC773A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="827E7A6C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="197C2C0A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="CCB246B6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0D7A414E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4C178375"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="F23EC7E4"/>
+    <w:lvl w:ilvl="0" w:tplc="1DA4827A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="upperLetter"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="283" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="EC4243F6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="B06E0504">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="CE7C00E2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="40E89864">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="B5724B50">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="B5B47076">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="CEDA215A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="C8F037EE">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4C886FA4"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="88F6E51A"/>
+    <w:lvl w:ilvl="0" w:tplc="CB1CAA4E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="upperLetter"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="271" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="E5244736">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="7794EBF4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="B32A07C2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="FC3C178E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="FA286222">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="2CC6F872">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="BEC415A8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="4FBC3036">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4D6D0A63"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="D9D09968"/>
+    <w:lvl w:ilvl="0" w:tplc="A4A6EC50">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="upperLetter"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="283" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="567C4F80">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="63BCAAE4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="88FA5E92">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="93D844CC">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="B552B9A2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="24B6B864">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="5276CF88">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="306C0508">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4DD67970"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="84505650"/>
+    <w:lvl w:ilvl="0" w:tplc="B7BAF200">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="upperLetter"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="271" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="6B90E9E6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="B45E00C2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="679084BE">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="D570AEDC">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="C7B059A6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="B84CF574">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="21AAD9BA">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="55FC189C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4E957134"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="030A01F6"/>
+    <w:lvl w:ilvl="0" w:tplc="976A2F7E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="upperLetter"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="271" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="7F2E98B8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="42564040">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="2234A786">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="5294919C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="7D0EFE88">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="53160788">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="4992CE36">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="679AE958">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5098C1DB"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="80E0B9D0"/>
+    <w:lvl w:ilvl="0" w:tplc="F89AC916">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="upperLetter"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="283" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="E4808428">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="950A32B8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="237A4AB0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="C4DE0328">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="872C123E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="45729C02">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="7EACF4A8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="758CFCC0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5279219C"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="88B4C168"/>
+    <w:lvl w:ilvl="0" w:tplc="F19A55CA">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="340A0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="340A001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
@@ -13563,2581 +11371,1894 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="340A0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="340A001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="221F3AE2"/>
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5342235A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="7D9EBAF2"/>
-    <w:lvl w:ilvl="0" w:tplc="8DC0ABA6">
+    <w:tmpl w:val="E16696D2"/>
+    <w:lvl w:ilvl="0" w:tplc="8F96134A">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="271"/>
+        <w:ind w:left="283" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Bookman Old Style" w:eastAsia="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cs="Bookman Old Style"/>
-[...10 lines deleted...]
-        <w:vertAlign w:val="baseline"/>
+        <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="7D4E769C">
+    <w:lvl w:ilvl="1" w:tplc="7814127C">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
-      <w:lvlText w:val="%2"/>
-[...19 lines deleted...]
-    <w:lvl w:ilvl="2" w:tplc="C3262EDA">
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="9132D4D4">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
-      <w:lvlText w:val="%3"/>
-[...19 lines deleted...]
-    <w:lvl w:ilvl="3" w:tplc="AD201AC6">
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="600619D4">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%4"/>
-[...19 lines deleted...]
-    <w:lvl w:ilvl="4" w:tplc="967A2EF0">
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="45FE6F46">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
-      <w:lvlText w:val="%5"/>
-[...19 lines deleted...]
-    <w:lvl w:ilvl="5" w:tplc="1DB06CC8">
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="6EFAE1B6">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
-      <w:lvlText w:val="%6"/>
-[...19 lines deleted...]
-    <w:lvl w:ilvl="6" w:tplc="9E7689E6">
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="C896DA1C">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%7"/>
-[...19 lines deleted...]
-    <w:lvl w:ilvl="7" w:tplc="BA643FB2">
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="F70E8E8A">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
-      <w:lvlText w:val="%8"/>
-[...19 lines deleted...]
-    <w:lvl w:ilvl="8" w:tplc="08F62948">
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="CDDCFEE0">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
-      <w:lvlText w:val="%9"/>
-[...17 lines deleted...]
-      </w:rPr>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="239C457D"/>
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="54E0721D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="238C239E"/>
-    <w:lvl w:ilvl="0" w:tplc="CD7A5888">
+    <w:tmpl w:val="07081202"/>
+    <w:lvl w:ilvl="0" w:tplc="3D3A32DA">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="271"/>
+        <w:ind w:left="283" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Bookman Old Style" w:eastAsia="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cs="Bookman Old Style"/>
-[...10 lines deleted...]
-        <w:vertAlign w:val="baseline"/>
+        <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="B0CAB79C">
+    <w:lvl w:ilvl="1" w:tplc="3E72E626">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
-      <w:lvlText w:val="%2"/>
-[...19 lines deleted...]
-    <w:lvl w:ilvl="2" w:tplc="6132291A">
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="D09A4ABC">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
-      <w:lvlText w:val="%3"/>
-[...19 lines deleted...]
-    <w:lvl w:ilvl="3" w:tplc="27EE480A">
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="8762583A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%4"/>
-[...19 lines deleted...]
-    <w:lvl w:ilvl="4" w:tplc="21A05F8A">
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="3D28B0D6">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
-      <w:lvlText w:val="%5"/>
-[...19 lines deleted...]
-    <w:lvl w:ilvl="5" w:tplc="9D72B322">
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="A2AACBCE">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
-      <w:lvlText w:val="%6"/>
-[...19 lines deleted...]
-    <w:lvl w:ilvl="6" w:tplc="D62A9A80">
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="57EA1CFC">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%7"/>
-[...19 lines deleted...]
-    <w:lvl w:ilvl="7" w:tplc="C32048C4">
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="6C929976">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
-      <w:lvlText w:val="%8"/>
-[...19 lines deleted...]
-    <w:lvl w:ilvl="8" w:tplc="E6D87378">
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="CC16DDE4">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
-      <w:lvlText w:val="%9"/>
-[...17 lines deleted...]
-      </w:rPr>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="360B04D5"/>
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5E76E1EE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="16D2DFE0"/>
-    <w:lvl w:ilvl="0" w:tplc="1B4217FC">
+    <w:tmpl w:val="B7828FA8"/>
+    <w:lvl w:ilvl="0" w:tplc="8B46A4AC">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="259"/>
+        <w:ind w:left="271" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Bookman Old Style" w:eastAsia="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cs="Bookman Old Style"/>
-[...10 lines deleted...]
-        <w:vertAlign w:val="baseline"/>
+        <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="A29EF5BA">
+    <w:lvl w:ilvl="1" w:tplc="F63AC480">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
-      <w:lvlText w:val="%2"/>
-[...19 lines deleted...]
-    <w:lvl w:ilvl="2" w:tplc="799CD0BA">
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="D5EE81BC">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
-      <w:lvlText w:val="%3"/>
-[...19 lines deleted...]
-    <w:lvl w:ilvl="3" w:tplc="00647A56">
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="943E91AA">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%4"/>
-[...19 lines deleted...]
-    <w:lvl w:ilvl="4" w:tplc="D3E0B762">
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="AEFEBD9C">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
-      <w:lvlText w:val="%5"/>
-[...19 lines deleted...]
-    <w:lvl w:ilvl="5" w:tplc="DA6AB4FA">
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="8CFE574C">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
-      <w:lvlText w:val="%6"/>
-[...19 lines deleted...]
-    <w:lvl w:ilvl="6" w:tplc="628CF90A">
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="693A657A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%7"/>
-[...19 lines deleted...]
-    <w:lvl w:ilvl="7" w:tplc="81343416">
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="8C809080">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
-      <w:lvlText w:val="%8"/>
-[...19 lines deleted...]
-    <w:lvl w:ilvl="8" w:tplc="A816BCB6">
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="F286AED0">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
-      <w:lvlText w:val="%9"/>
-[...17 lines deleted...]
-      </w:rPr>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3CAA1547"/>
+  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5F5C2AB4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="10C0E654"/>
-    <w:lvl w:ilvl="0" w:tplc="C166D7CE">
+    <w:tmpl w:val="B0762C08"/>
+    <w:lvl w:ilvl="0" w:tplc="9C12FEAE">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="271"/>
+        <w:ind w:left="271" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Bookman Old Style" w:eastAsia="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cs="Bookman Old Style"/>
-[...10 lines deleted...]
-        <w:vertAlign w:val="baseline"/>
+        <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="828CCD2C">
+    <w:lvl w:ilvl="1" w:tplc="05420030">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
-      <w:lvlText w:val="%2"/>
-[...19 lines deleted...]
-    <w:lvl w:ilvl="2" w:tplc="88A6B054">
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="9A4CCB82">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
-      <w:lvlText w:val="%3"/>
-[...19 lines deleted...]
-    <w:lvl w:ilvl="3" w:tplc="3474A6F8">
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="C4C8CDB6">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%4"/>
-[...19 lines deleted...]
-    <w:lvl w:ilvl="4" w:tplc="F9B6867A">
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="3DE847F6">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
-      <w:lvlText w:val="%5"/>
-[...19 lines deleted...]
-    <w:lvl w:ilvl="5" w:tplc="72302A02">
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0EC4D4D2">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
-      <w:lvlText w:val="%6"/>
-[...19 lines deleted...]
-    <w:lvl w:ilvl="6" w:tplc="D6D08C00">
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="3E76897C">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%7"/>
-[...19 lines deleted...]
-    <w:lvl w:ilvl="7" w:tplc="8026ABDC">
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="BAD2B68A">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
-      <w:lvlText w:val="%8"/>
-[...19 lines deleted...]
-    <w:lvl w:ilvl="8" w:tplc="83CE0F88">
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="6764C2A4">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
-      <w:lvlText w:val="%9"/>
-[...17 lines deleted...]
-      </w:rPr>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="45732163"/>
+  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="60DEFFF9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="271CE096"/>
-    <w:lvl w:ilvl="0" w:tplc="9B56D50C">
+    <w:tmpl w:val="52EEED6C"/>
+    <w:lvl w:ilvl="0" w:tplc="FE92EFAC">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="271"/>
+        <w:ind w:left="271" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Bookman Old Style" w:eastAsia="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cs="Bookman Old Style"/>
-[...10 lines deleted...]
-        <w:vertAlign w:val="baseline"/>
+        <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="E72C1164">
+    <w:lvl w:ilvl="1" w:tplc="525628AC">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
-      <w:lvlText w:val="%2"/>
-[...19 lines deleted...]
-    <w:lvl w:ilvl="2" w:tplc="94D8B76C">
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="9B4ACB84">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
-      <w:lvlText w:val="%3"/>
-[...19 lines deleted...]
-    <w:lvl w:ilvl="3" w:tplc="34A85CC2">
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="2A766F8E">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%4"/>
-[...19 lines deleted...]
-    <w:lvl w:ilvl="4" w:tplc="D7C88E18">
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="F85097CC">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
-      <w:lvlText w:val="%5"/>
-[...19 lines deleted...]
-    <w:lvl w:ilvl="5" w:tplc="D72C401C">
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="DDF22334">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
-      <w:lvlText w:val="%6"/>
-[...19 lines deleted...]
-    <w:lvl w:ilvl="6" w:tplc="E2B4C154">
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="C4BE42C2">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%7"/>
-[...19 lines deleted...]
-    <w:lvl w:ilvl="7" w:tplc="4586B25E">
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="99D03928">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
-      <w:lvlText w:val="%8"/>
-[...19 lines deleted...]
-    <w:lvl w:ilvl="8" w:tplc="6DA00A28">
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="2EEEE1F4">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
-      <w:lvlText w:val="%9"/>
-[...17 lines deleted...]
-      </w:rPr>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4A014D21"/>
+  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="627D2095"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="46F218B2"/>
-    <w:lvl w:ilvl="0" w:tplc="E8DCD07C">
+    <w:tmpl w:val="90CA3E5E"/>
+    <w:lvl w:ilvl="0" w:tplc="EFAC2ADC">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="259"/>
+        <w:ind w:left="283" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Bookman Old Style" w:eastAsia="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cs="Bookman Old Style"/>
-[...10 lines deleted...]
-        <w:vertAlign w:val="baseline"/>
+        <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="B3A66FAE">
+    <w:lvl w:ilvl="1" w:tplc="C358BE5E">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
-      <w:lvlText w:val="%2"/>
-[...19 lines deleted...]
-    <w:lvl w:ilvl="2" w:tplc="E432F4BE">
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="AF641F32">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
-      <w:lvlText w:val="%3"/>
-[...19 lines deleted...]
-    <w:lvl w:ilvl="3" w:tplc="B60EE578">
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0C8C928E">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%4"/>
-[...19 lines deleted...]
-    <w:lvl w:ilvl="4" w:tplc="B94647C2">
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="B7B06512">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
-      <w:lvlText w:val="%5"/>
-[...19 lines deleted...]
-    <w:lvl w:ilvl="5" w:tplc="42D8D30C">
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="CFE41740">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
-      <w:lvlText w:val="%6"/>
-[...19 lines deleted...]
-    <w:lvl w:ilvl="6" w:tplc="F078F4B6">
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="562A1B92">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%7"/>
-[...19 lines deleted...]
-    <w:lvl w:ilvl="7" w:tplc="9BAA4FE4">
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="FD4C0C5A">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
-      <w:lvlText w:val="%8"/>
-[...19 lines deleted...]
-    <w:lvl w:ilvl="8" w:tplc="543C0F92">
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="2EBE9992">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
-      <w:lvlText w:val="%9"/>
-[...17 lines deleted...]
-      </w:rPr>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4FEB2F44"/>
+  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="69319B85"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="ED522C98"/>
-    <w:lvl w:ilvl="0" w:tplc="4BB27594">
+    <w:tmpl w:val="91780E0A"/>
+    <w:lvl w:ilvl="0" w:tplc="F25693C4">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="271"/>
+        <w:ind w:left="271" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Bookman Old Style" w:eastAsia="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cs="Bookman Old Style"/>
-[...10 lines deleted...]
-        <w:vertAlign w:val="baseline"/>
+        <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="4B1CF0EC">
+    <w:lvl w:ilvl="1" w:tplc="3D36CF36">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
-      <w:lvlText w:val="%2"/>
-[...2 lines deleted...]
-        <w:ind w:left="1788"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="E4AC619A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="D130D2C4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="58566668">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="198C6614">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="7D3E52A8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="6C8E1BE4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="44EEBB3E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6B4557FA"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="52449258"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Bookman Old Style" w:eastAsia="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cs="Bookman Old Style"/>
-[...10 lines deleted...]
-        <w:vertAlign w:val="baseline"/>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="18A264B4">
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
-      <w:lvlText w:val="%3"/>
-[...19 lines deleted...]
-    <w:lvl w:ilvl="3" w:tplc="B06EE0DA">
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%4"/>
-[...19 lines deleted...]
-    <w:lvl w:ilvl="4" w:tplc="ACB674A8">
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
-      <w:lvlText w:val="%5"/>
-[...19 lines deleted...]
-    <w:lvl w:ilvl="5" w:tplc="D23A929C">
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
-      <w:lvlText w:val="%6"/>
-[...19 lines deleted...]
-    <w:lvl w:ilvl="6" w:tplc="DC86A292">
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%7"/>
-[...19 lines deleted...]
-    <w:lvl w:ilvl="7" w:tplc="496E62C2">
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
-      <w:lvlText w:val="%8"/>
-[...19 lines deleted...]
-    <w:lvl w:ilvl="8" w:tplc="3B522868">
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
-      <w:lvlText w:val="%9"/>
-[...17 lines deleted...]
-      </w:rPr>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="650944E6"/>
+  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6CAEE488"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="F5FEC89A"/>
-[...1 lines deleted...]
-      <w:start w:val="4"/>
+    <w:tmpl w:val="C96CB15E"/>
+    <w:lvl w:ilvl="0" w:tplc="0FB62E66">
+      <w:start w:val="1"/>
       <w:numFmt w:val="upperLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="283"/>
+        <w:ind w:left="259" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Bookman Old Style" w:eastAsia="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cs="Bookman Old Style"/>
-[...10 lines deleted...]
-        <w:vertAlign w:val="baseline"/>
+        <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="8B3CED86">
+    <w:lvl w:ilvl="1" w:tplc="68E8F80A">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
-      <w:lvlText w:val="%2"/>
-[...19 lines deleted...]
-    <w:lvl w:ilvl="2" w:tplc="F1202380">
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="60787582">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
-      <w:lvlText w:val="%3"/>
-[...19 lines deleted...]
-    <w:lvl w:ilvl="3" w:tplc="6CDA4FAA">
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="7D06EE18">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%4"/>
-[...19 lines deleted...]
-    <w:lvl w:ilvl="4" w:tplc="9312A8BE">
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="AF5CCD0E">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
-      <w:lvlText w:val="%5"/>
-[...19 lines deleted...]
-    <w:lvl w:ilvl="5" w:tplc="EFFE77E2">
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="16B6AF1C">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
-      <w:lvlText w:val="%6"/>
-[...19 lines deleted...]
-    <w:lvl w:ilvl="6" w:tplc="99608A60">
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="4D4A6E9C">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%7"/>
-[...19 lines deleted...]
-    <w:lvl w:ilvl="7" w:tplc="290AE0F2">
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="B8E48166">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
-      <w:lvlText w:val="%8"/>
-[...19 lines deleted...]
-    <w:lvl w:ilvl="8" w:tplc="4A2005F0">
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="C87A7A50">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
-      <w:lvlText w:val="%9"/>
-[...17 lines deleted...]
-      </w:rPr>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="72BF5A62"/>
+  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6E1A32D8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="604E0D7A"/>
-    <w:lvl w:ilvl="0" w:tplc="83908B92">
+    <w:tmpl w:val="2788189E"/>
+    <w:lvl w:ilvl="0" w:tplc="D80CEA1A">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="283"/>
+        <w:ind w:left="271" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Bookman Old Style" w:eastAsia="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cs="Bookman Old Style"/>
-[...10 lines deleted...]
-        <w:vertAlign w:val="baseline"/>
+        <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="FEC8F456">
+    <w:lvl w:ilvl="1" w:tplc="AE5C6F9A">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
-      <w:lvlText w:val="%2"/>
-[...19 lines deleted...]
-    <w:lvl w:ilvl="2" w:tplc="447CB472">
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="FD80DEE2">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
-      <w:lvlText w:val="%3"/>
-[...19 lines deleted...]
-    <w:lvl w:ilvl="3" w:tplc="2DE06F82">
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="20584F72">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%4"/>
-[...19 lines deleted...]
-    <w:lvl w:ilvl="4" w:tplc="614891E2">
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="4F0CDC10">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
-      <w:lvlText w:val="%5"/>
-[...19 lines deleted...]
-    <w:lvl w:ilvl="5" w:tplc="1CA2FB66">
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="D93453E8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
-      <w:lvlText w:val="%6"/>
-[...19 lines deleted...]
-    <w:lvl w:ilvl="6" w:tplc="25D4A50C">
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="41F6D7E0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%7"/>
-[...19 lines deleted...]
-    <w:lvl w:ilvl="7" w:tplc="5FB2A6FC">
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="4830DE80">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
-      <w:lvlText w:val="%8"/>
-[...19 lines deleted...]
-    <w:lvl w:ilvl="8" w:tplc="87706EF8">
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="98D0E89A">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
-      <w:lvlText w:val="%9"/>
-[...17 lines deleted...]
-      </w:rPr>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="779B4647"/>
+  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6E93A5B4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="A8D203D0"/>
-    <w:lvl w:ilvl="0" w:tplc="A02406D6">
+    <w:tmpl w:val="F14C77AE"/>
+    <w:lvl w:ilvl="0" w:tplc="BB680A22">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="283"/>
+        <w:ind w:left="283" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Bookman Old Style" w:eastAsia="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cs="Bookman Old Style"/>
-[...10 lines deleted...]
-        <w:vertAlign w:val="baseline"/>
+        <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="98DEFF8C">
+    <w:lvl w:ilvl="1" w:tplc="F8F8EF14">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
-      <w:lvlText w:val="%2"/>
-[...19 lines deleted...]
-    <w:lvl w:ilvl="2" w:tplc="507C16CE">
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="70340B9C">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
-      <w:lvlText w:val="%3"/>
-[...19 lines deleted...]
-    <w:lvl w:ilvl="3" w:tplc="4D04F70C">
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="D8943EDA">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%4"/>
-[...19 lines deleted...]
-    <w:lvl w:ilvl="4" w:tplc="1520EEDE">
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="B5F04CE8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
-      <w:lvlText w:val="%5"/>
-[...19 lines deleted...]
-    <w:lvl w:ilvl="5" w:tplc="8116C402">
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="D8C6CA6A">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
-      <w:lvlText w:val="%6"/>
-[...19 lines deleted...]
-    <w:lvl w:ilvl="6" w:tplc="399C97AA">
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="F38CCA72">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%7"/>
-[...19 lines deleted...]
-    <w:lvl w:ilvl="7" w:tplc="F3E08F80">
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="EEB40294">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
-      <w:lvlText w:val="%8"/>
-[...19 lines deleted...]
-    <w:lvl w:ilvl="8" w:tplc="B7FA7ECC">
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="5C4E8070">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
-      <w:lvlText w:val="%9"/>
-[...17 lines deleted...]
-      </w:rPr>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="79352ABE"/>
+  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="70A4AE2B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="E950551E"/>
-    <w:lvl w:ilvl="0" w:tplc="F4B45CAE">
+    <w:tmpl w:val="954CEE5A"/>
+    <w:lvl w:ilvl="0" w:tplc="ACD86224">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="283"/>
+        <w:ind w:left="259" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Bookman Old Style" w:eastAsia="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cs="Bookman Old Style"/>
-[...10 lines deleted...]
-        <w:vertAlign w:val="baseline"/>
+        <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="02EA0242">
+    <w:lvl w:ilvl="1" w:tplc="78B078FE">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
-      <w:lvlText w:val="%2"/>
-[...2 lines deleted...]
-        <w:ind w:left="1788"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="3C701B2C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="AC1E7E64">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="53184B42">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="77022D6E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="2CC27F02">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="157EFC86">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="4ED6D8CE">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="71F74A97"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="48CAE630"/>
+    <w:lvl w:ilvl="0" w:tplc="6000497E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="upperLetter"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="283" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Bookman Old Style" w:eastAsia="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cs="Bookman Old Style"/>
-[...10 lines deleted...]
-        <w:vertAlign w:val="baseline"/>
+        <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="0F92BE2A">
+    <w:lvl w:ilvl="1" w:tplc="E54C5B6E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="E7DA4B20">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
-      <w:lvlText w:val="%3"/>
-[...2 lines deleted...]
-        <w:ind w:left="2508"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="8912D804">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="B63E0DCE">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="F140EE56">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="E85478F6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0CD6B62C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="42123872">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="74D62CDE"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="C1BE40D8"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:firstLine="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Bookman Old Style" w:eastAsia="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cs="Bookman Old Style"/>
-[...10 lines deleted...]
-        <w:vertAlign w:val="baseline"/>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="E9CA745E">
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%4"/>
-[...2 lines deleted...]
-        <w:ind w:left="3228"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="778AFBD6"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="9A367FEE"/>
+    <w:lvl w:ilvl="0" w:tplc="4404CD00">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="upperLetter"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="271" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Bookman Old Style" w:eastAsia="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cs="Bookman Old Style"/>
-[...10 lines deleted...]
-        <w:vertAlign w:val="baseline"/>
+        <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="A68A6C24">
+    <w:lvl w:ilvl="1" w:tplc="F22AE022">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
-      <w:lvlText w:val="%5"/>
-[...2 lines deleted...]
-        <w:ind w:left="3948"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="07FEEFD2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="D1A05EC0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="71C88030">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="375AD9DC">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="6142C0E4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="8C868B6C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0FCAF732">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7E530F16"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="6AF6DED0"/>
+    <w:lvl w:ilvl="0" w:tplc="4C0E15CA">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="upperLetter"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="271" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Bookman Old Style" w:eastAsia="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cs="Bookman Old Style"/>
-[...10 lines deleted...]
-        <w:vertAlign w:val="baseline"/>
+        <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="19D41C7E">
+    <w:lvl w:ilvl="1" w:tplc="460C9C9A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="2BBA03D2">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
-      <w:lvlText w:val="%6"/>
-[...19 lines deleted...]
-    <w:lvl w:ilvl="6" w:tplc="4CF6C700">
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="F6C0DBCA">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%7"/>
-[...19 lines deleted...]
-    <w:lvl w:ilvl="7" w:tplc="076C181A">
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="8EEC7432">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
-      <w:lvlText w:val="%8"/>
-[...19 lines deleted...]
-    <w:lvl w:ilvl="8" w:tplc="F496E886">
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="2E04A50A">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
-      <w:lvlText w:val="%9"/>
-[...17 lines deleted...]
-      </w:rPr>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="E0A6C6DE">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="BF047758">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0A907DC0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1" w16cid:durableId="2061401134">
+  <w:num w:numId="1" w16cid:durableId="1564098076">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="684600220">
+    <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="1584797300">
+    <w:abstractNumId w:val="28"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="1363823065">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="2033799460">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="6" w16cid:durableId="853694493">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="7" w16cid:durableId="1234781458">
+    <w:abstractNumId w:val="26"/>
+  </w:num>
+  <w:num w:numId="8" w16cid:durableId="205069430">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="9" w16cid:durableId="1084375978">
+    <w:abstractNumId w:val="37"/>
+  </w:num>
+  <w:num w:numId="10" w16cid:durableId="2114128306">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="11" w16cid:durableId="457720512">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="12" w16cid:durableId="1730569735">
+    <w:abstractNumId w:val="27"/>
+  </w:num>
+  <w:num w:numId="13" w16cid:durableId="230235262">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="14" w16cid:durableId="577903575">
+    <w:abstractNumId w:val="32"/>
+  </w:num>
+  <w:num w:numId="15" w16cid:durableId="1610046891">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="16" w16cid:durableId="325130114">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="17" w16cid:durableId="1106847336">
     <w:abstractNumId w:val="9"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="2053723961">
-    <w:abstractNumId w:val="7"/>
+  <w:num w:numId="18" w16cid:durableId="326713235">
+    <w:abstractNumId w:val="36"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="337662621">
+  <w:num w:numId="19" w16cid:durableId="486633824">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="20" w16cid:durableId="876501328">
+    <w:abstractNumId w:val="30"/>
+  </w:num>
+  <w:num w:numId="21" w16cid:durableId="1700280095">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="22" w16cid:durableId="1952400422">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="23" w16cid:durableId="1180002619">
+    <w:abstractNumId w:val="33"/>
+  </w:num>
+  <w:num w:numId="24" w16cid:durableId="448472458">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="25" w16cid:durableId="887300984">
+    <w:abstractNumId w:val="35"/>
+  </w:num>
+  <w:num w:numId="26" w16cid:durableId="30889463">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="27" w16cid:durableId="1604873196">
+    <w:abstractNumId w:val="25"/>
+  </w:num>
+  <w:num w:numId="28" w16cid:durableId="1974096240">
+    <w:abstractNumId w:val="38"/>
+  </w:num>
+  <w:num w:numId="29" w16cid:durableId="1583906165">
+    <w:abstractNumId w:val="29"/>
+  </w:num>
+  <w:num w:numId="30" w16cid:durableId="781148364">
     <w:abstractNumId w:val="17"/>
   </w:num>
-  <w:num w:numId="4" w16cid:durableId="1031415116">
-    <w:abstractNumId w:val="0"/>
+  <w:num w:numId="31" w16cid:durableId="1938713331">
+    <w:abstractNumId w:val="21"/>
   </w:num>
-  <w:num w:numId="5" w16cid:durableId="1235579724">
-[...11 lines deleted...]
-  <w:num w:numId="9" w16cid:durableId="1357728289">
+  <w:num w:numId="32" w16cid:durableId="745608667">
     <w:abstractNumId w:val="10"/>
   </w:num>
-  <w:num w:numId="10" w16cid:durableId="1698693887">
-    <w:abstractNumId w:val="2"/>
+  <w:num w:numId="33" w16cid:durableId="1872066260">
+    <w:abstractNumId w:val="34"/>
   </w:num>
-  <w:num w:numId="11" w16cid:durableId="810294975">
-    <w:abstractNumId w:val="8"/>
+  <w:num w:numId="34" w16cid:durableId="1077097167">
+    <w:abstractNumId w:val="20"/>
   </w:num>
-  <w:num w:numId="12" w16cid:durableId="822043060">
+  <w:num w:numId="35" w16cid:durableId="1689943594">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="36" w16cid:durableId="362023831">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="13" w16cid:durableId="36442685">
-    <w:abstractNumId w:val="1"/>
+  <w:num w:numId="37" w16cid:durableId="837037960">
+    <w:abstractNumId w:val="31"/>
   </w:num>
-  <w:num w:numId="14" w16cid:durableId="1282684592">
-[...8 lines deleted...]
-  <w:num w:numId="17" w16cid:durableId="2028284347">
+  <w:num w:numId="38" w16cid:durableId="895504189">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="18" w16cid:durableId="546529094">
-    <w:abstractNumId w:val="6"/>
+  <w:num w:numId="39" w16cid:durableId="1981494210">
+    <w:abstractNumId w:val="22"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:hdrShapeDefaults>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
-    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
+    <w:useFELayout/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00AE46F4"/>
-[...71 lines deleted...]
-    <w:rsid w:val="00FB0EB9"/>
+    <w:rsidRoot w:val="007A3CAB"/>
+    <w:rsid w:val="000013B8"/>
+    <w:rsid w:val="00010CEA"/>
+    <w:rsid w:val="00010D74"/>
+    <w:rsid w:val="0002516A"/>
+    <w:rsid w:val="00030581"/>
+    <w:rsid w:val="000373A0"/>
+    <w:rsid w:val="0007637C"/>
+    <w:rsid w:val="000A6B80"/>
+    <w:rsid w:val="000B614F"/>
+    <w:rsid w:val="000C317F"/>
+    <w:rsid w:val="000C4277"/>
+    <w:rsid w:val="000D36F1"/>
+    <w:rsid w:val="000E67DF"/>
+    <w:rsid w:val="000F39F8"/>
+    <w:rsid w:val="001139BC"/>
+    <w:rsid w:val="00121A83"/>
+    <w:rsid w:val="00131948"/>
+    <w:rsid w:val="00133458"/>
+    <w:rsid w:val="0014437F"/>
+    <w:rsid w:val="00165EF1"/>
+    <w:rsid w:val="0016772C"/>
+    <w:rsid w:val="001704BE"/>
+    <w:rsid w:val="00180C13"/>
+    <w:rsid w:val="00187493"/>
+    <w:rsid w:val="001B494D"/>
+    <w:rsid w:val="001D41AC"/>
+    <w:rsid w:val="001F75C6"/>
+    <w:rsid w:val="00224563"/>
+    <w:rsid w:val="002269CC"/>
+    <w:rsid w:val="00231FB2"/>
+    <w:rsid w:val="002413D2"/>
+    <w:rsid w:val="002441D2"/>
+    <w:rsid w:val="0028087D"/>
+    <w:rsid w:val="00282C61"/>
+    <w:rsid w:val="00295E23"/>
+    <w:rsid w:val="002A10FF"/>
+    <w:rsid w:val="002B410C"/>
+    <w:rsid w:val="002C75B9"/>
+    <w:rsid w:val="002D18D6"/>
+    <w:rsid w:val="00303A2B"/>
+    <w:rsid w:val="00304405"/>
+    <w:rsid w:val="00305624"/>
+    <w:rsid w:val="00312DD4"/>
+    <w:rsid w:val="0032168C"/>
+    <w:rsid w:val="00370CEE"/>
+    <w:rsid w:val="00372CB1"/>
+    <w:rsid w:val="003B66E9"/>
+    <w:rsid w:val="003E775B"/>
+    <w:rsid w:val="00402E17"/>
+    <w:rsid w:val="004035E7"/>
+    <w:rsid w:val="00403DEF"/>
+    <w:rsid w:val="00406C95"/>
+    <w:rsid w:val="00442196"/>
+    <w:rsid w:val="00451DC4"/>
+    <w:rsid w:val="00462B43"/>
+    <w:rsid w:val="004731B4"/>
+    <w:rsid w:val="00493193"/>
+    <w:rsid w:val="004C2124"/>
+    <w:rsid w:val="004C6267"/>
+    <w:rsid w:val="004D4E60"/>
+    <w:rsid w:val="00501A1E"/>
+    <w:rsid w:val="00510DFB"/>
+    <w:rsid w:val="005158D9"/>
+    <w:rsid w:val="005235B9"/>
+    <w:rsid w:val="005263FF"/>
+    <w:rsid w:val="00545CE7"/>
+    <w:rsid w:val="00570F82"/>
+    <w:rsid w:val="0057481E"/>
+    <w:rsid w:val="00576F67"/>
+    <w:rsid w:val="00582EC8"/>
+    <w:rsid w:val="00596EC2"/>
+    <w:rsid w:val="005C412D"/>
+    <w:rsid w:val="005E0056"/>
+    <w:rsid w:val="00604F74"/>
+    <w:rsid w:val="006313CB"/>
+    <w:rsid w:val="0063356E"/>
+    <w:rsid w:val="00644D8F"/>
+    <w:rsid w:val="00685A02"/>
+    <w:rsid w:val="006909C7"/>
+    <w:rsid w:val="00694BDD"/>
+    <w:rsid w:val="0069579A"/>
+    <w:rsid w:val="006A28CE"/>
+    <w:rsid w:val="006B494C"/>
+    <w:rsid w:val="006B5EB7"/>
+    <w:rsid w:val="006E2C25"/>
+    <w:rsid w:val="006F32ED"/>
+    <w:rsid w:val="006F4A90"/>
+    <w:rsid w:val="007076D1"/>
+    <w:rsid w:val="00712C76"/>
+    <w:rsid w:val="0072456D"/>
+    <w:rsid w:val="00732936"/>
+    <w:rsid w:val="00746AF5"/>
+    <w:rsid w:val="00757D6A"/>
+    <w:rsid w:val="00761D09"/>
+    <w:rsid w:val="00767E9D"/>
+    <w:rsid w:val="00783E9D"/>
+    <w:rsid w:val="007A036F"/>
+    <w:rsid w:val="007A3CAB"/>
+    <w:rsid w:val="007B2F19"/>
+    <w:rsid w:val="007E4763"/>
+    <w:rsid w:val="0082042B"/>
+    <w:rsid w:val="0082488A"/>
+    <w:rsid w:val="0085030D"/>
+    <w:rsid w:val="00851EAF"/>
+    <w:rsid w:val="00865F72"/>
+    <w:rsid w:val="00876F76"/>
+    <w:rsid w:val="00896D08"/>
+    <w:rsid w:val="008C40EC"/>
+    <w:rsid w:val="008D0067"/>
+    <w:rsid w:val="008D736A"/>
+    <w:rsid w:val="0090066D"/>
+    <w:rsid w:val="00904D3C"/>
+    <w:rsid w:val="009267DB"/>
+    <w:rsid w:val="0094596B"/>
+    <w:rsid w:val="00954440"/>
+    <w:rsid w:val="00964E47"/>
+    <w:rsid w:val="00972889"/>
+    <w:rsid w:val="0097396E"/>
+    <w:rsid w:val="00987163"/>
+    <w:rsid w:val="00995C1D"/>
+    <w:rsid w:val="009A529B"/>
+    <w:rsid w:val="009B4168"/>
+    <w:rsid w:val="009C5DE7"/>
+    <w:rsid w:val="009D2DA6"/>
+    <w:rsid w:val="009D4798"/>
+    <w:rsid w:val="009E101B"/>
+    <w:rsid w:val="009E450C"/>
+    <w:rsid w:val="009F632B"/>
+    <w:rsid w:val="00A07D03"/>
+    <w:rsid w:val="00A11BE0"/>
+    <w:rsid w:val="00A4094A"/>
+    <w:rsid w:val="00A44E5B"/>
+    <w:rsid w:val="00A5685C"/>
+    <w:rsid w:val="00A727F8"/>
+    <w:rsid w:val="00A7426A"/>
+    <w:rsid w:val="00A92EFD"/>
+    <w:rsid w:val="00AA0AFD"/>
+    <w:rsid w:val="00AA4151"/>
+    <w:rsid w:val="00AC039A"/>
+    <w:rsid w:val="00AC5425"/>
+    <w:rsid w:val="00AC6B11"/>
+    <w:rsid w:val="00AD73B5"/>
+    <w:rsid w:val="00AE210C"/>
+    <w:rsid w:val="00AE6123"/>
+    <w:rsid w:val="00AF4D21"/>
+    <w:rsid w:val="00B01A9B"/>
+    <w:rsid w:val="00B06274"/>
+    <w:rsid w:val="00B13AC0"/>
+    <w:rsid w:val="00B33762"/>
+    <w:rsid w:val="00B46BFE"/>
+    <w:rsid w:val="00B52D96"/>
+    <w:rsid w:val="00B57823"/>
+    <w:rsid w:val="00B629B1"/>
+    <w:rsid w:val="00B67B32"/>
+    <w:rsid w:val="00B70F55"/>
+    <w:rsid w:val="00B765FE"/>
+    <w:rsid w:val="00BD3841"/>
+    <w:rsid w:val="00BD4151"/>
+    <w:rsid w:val="00BF4AE6"/>
+    <w:rsid w:val="00C000D2"/>
+    <w:rsid w:val="00C01B5B"/>
+    <w:rsid w:val="00C050CD"/>
+    <w:rsid w:val="00C16FEA"/>
+    <w:rsid w:val="00C177AB"/>
+    <w:rsid w:val="00C20038"/>
+    <w:rsid w:val="00C213DD"/>
+    <w:rsid w:val="00C32513"/>
+    <w:rsid w:val="00C67CB1"/>
+    <w:rsid w:val="00C738F2"/>
+    <w:rsid w:val="00C92DAC"/>
+    <w:rsid w:val="00CA03B1"/>
+    <w:rsid w:val="00CA0BE5"/>
+    <w:rsid w:val="00CB1BDD"/>
+    <w:rsid w:val="00CE060B"/>
+    <w:rsid w:val="00CE5B16"/>
+    <w:rsid w:val="00D07E8C"/>
+    <w:rsid w:val="00D11751"/>
+    <w:rsid w:val="00D12521"/>
+    <w:rsid w:val="00D3230B"/>
+    <w:rsid w:val="00D6391F"/>
+    <w:rsid w:val="00D7052B"/>
+    <w:rsid w:val="00D7299B"/>
+    <w:rsid w:val="00DC26E3"/>
+    <w:rsid w:val="00DD473F"/>
+    <w:rsid w:val="00DE3066"/>
+    <w:rsid w:val="00E37B19"/>
+    <w:rsid w:val="00E4382D"/>
+    <w:rsid w:val="00E47252"/>
+    <w:rsid w:val="00E63747"/>
+    <w:rsid w:val="00E64EE0"/>
+    <w:rsid w:val="00E91459"/>
+    <w:rsid w:val="00E916E5"/>
+    <w:rsid w:val="00EA3744"/>
+    <w:rsid w:val="00EC481F"/>
+    <w:rsid w:val="00ED4EDB"/>
+    <w:rsid w:val="00EE42D0"/>
+    <w:rsid w:val="00EE5EE4"/>
+    <w:rsid w:val="00EF744B"/>
+    <w:rsid w:val="00F02A37"/>
+    <w:rsid w:val="00F06206"/>
+    <w:rsid w:val="00F90374"/>
+    <w:rsid w:val="00F94499"/>
+    <w:rsid w:val="00FD28A9"/>
+    <w:rsid w:val="00FF0813"/>
+    <w:rsid w:val="01C50CF0"/>
+    <w:rsid w:val="02AC155A"/>
+    <w:rsid w:val="151A0A0A"/>
+    <w:rsid w:val="156725A1"/>
+    <w:rsid w:val="17107AF4"/>
+    <w:rsid w:val="1C460153"/>
+    <w:rsid w:val="1E7A1D5B"/>
+    <w:rsid w:val="21255E7D"/>
+    <w:rsid w:val="23F0BB9C"/>
+    <w:rsid w:val="27BA909A"/>
+    <w:rsid w:val="2CC7F6AB"/>
+    <w:rsid w:val="37E68423"/>
+    <w:rsid w:val="43E3C760"/>
+    <w:rsid w:val="484A7CDD"/>
+    <w:rsid w:val="4D4B34AA"/>
+    <w:rsid w:val="4F69593B"/>
+    <w:rsid w:val="56EFEC0D"/>
+    <w:rsid w:val="5ECC3F88"/>
+    <w:rsid w:val="60D813BC"/>
+    <w:rsid w:val="63DB2310"/>
+    <w:rsid w:val="6DEFD153"/>
+    <w:rsid w:val="73837108"/>
+    <w:rsid w:val="7602F173"/>
+    <w:rsid w:val="7A7570E7"/>
+    <w:rsid w:val="7ACFB8AB"/>
+    <w:rsid w:val="7C5A1012"/>
+    <w:rsid w:val="7DAC286E"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="es-CL" w:eastAsia="zh-CN"/>
+  <w:themeFontLang w:val="es-CL" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="1026"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
-  <w:decimalSymbol w:val=","/>
+  <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="21C4F89C"/>
-[...1 lines deleted...]
-  <w15:docId w15:val="{1162D5D7-FAD7-4F65-85C7-2332E8128AB3}"/>
+  <w14:docId w14:val="7585667F"/>
+  <w15:docId w15:val="{6A7405FE-C22A-4305-A019-A9FCAAC5236A}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-[...2 lines deleted...]
-        <w:lang w:val="es-CL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:lang w:val="es-CL" w:eastAsia="es-ES" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault>
-[...3 lines deleted...]
-    </w:pPrDefault>
+    <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -16476,269 +13597,313 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
+    <w:rPr>
+      <w:lang w:val="es-ES_tradnl"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Fuentedeprrafopredeter">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Tablanormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Sinlista">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Sinespaciado">
-[...7 lines deleted...]
-  </w:style>
   <w:style w:type="paragraph" w:styleId="Encabezado">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="EncabezadoCar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="000259FE"/>
+    <w:rsid w:val="007A3CAB"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4419"/>
         <w:tab w:val="right" w:pos="8838"/>
       </w:tabs>
-      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="EncabezadoCar">
     <w:name w:val="Encabezado Car"/>
     <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:link w:val="Encabezado"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="000259FE"/>
+    <w:rsid w:val="007A3CAB"/>
+    <w:rPr>
+      <w:lang w:val="es-ES_tradnl"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Piedepgina">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="PiedepginaCar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="007A3CAB"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4419"/>
+        <w:tab w:val="right" w:pos="8838"/>
+      </w:tabs>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="PiedepginaCar">
+    <w:name w:val="Pie de página Car"/>
+    <w:basedOn w:val="Fuentedeprrafopredeter"/>
+    <w:link w:val="Piedepgina"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="007A3CAB"/>
+    <w:rPr>
+      <w:lang w:val="es-ES_tradnl"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Sinespaciado">
+    <w:name w:val="No Spacing"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="006B5EB7"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Textodeglobo">
+    <w:name w:val="Balloon Text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="TextodegloboCar"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="007076D1"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TextodegloboCar">
+    <w:name w:val="Texto de globo Car"/>
+    <w:basedOn w:val="Fuentedeprrafopredeter"/>
+    <w:link w:val="Textodeglobo"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="007076D1"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+      <w:lang w:val="es-ES_tradnl"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Prrafodelista">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00303A2B"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:optimizeForBrowser/>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+</file>
+
+<file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
+</file>
+
+<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="4472C4"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
         <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游ゴシック Light"/>
+        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="等线 Light"/>
+        <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
-        <a:font script="Armn" typeface="Arial"/>
-[...15 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游明朝"/>
+        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="等线"/>
+        <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
-        <a:font script="Armn" typeface="Arial"/>
-[...15 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:lumMod val="110000"/>
                 <a:satMod val="105000"/>
                 <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="103000"/>
                 <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
@@ -16845,91 +14010,71 @@
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
-<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...14 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>11</Pages>
-[...1 lines deleted...]
-  <Characters>28035</Characters>
+  <Pages>13</Pages>
+  <Words>5126</Words>
+  <Characters>27530</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>233</Lines>
-  <Paragraphs>66</Paragraphs>
+  <Lines>640</Lines>
+  <Paragraphs>261</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
-  <Company/>
+  <Company>Hewlett-Packard Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>33066</CharactersWithSpaces>
+  <CharactersWithSpaces>32395</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title/>
-[...3 lines deleted...]
-  <dc:description/>
+  <dc:creator>Usuario de Microsoft Office</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>