--- v0 (2025-11-14)
+++ v1 (2026-05-25)
@@ -1,229 +1,268 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
+  <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="54325EFD" w14:textId="77777777" w:rsidR="00EA4FA6" w:rsidRDefault="00EA4FA6" w:rsidP="006632CB">
+    <w:p w14:paraId="54325EFD" w14:textId="3A571772" w:rsidR="00EA4FA6" w:rsidRPr="00EF0B6C" w:rsidRDefault="00EA4FA6" w:rsidP="006632CB">
       <w:pPr>
         <w:spacing w:after="194" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="72" w:firstLine="0"/>
         <w:rPr>
           <w:b/>
+          <w:strike/>
           <w:sz w:val="28"/>
           <w:u w:val="single" w:color="000000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="33DD90E1" w14:textId="77777777" w:rsidR="00225CC3" w:rsidRDefault="00225CC3" w:rsidP="009E3D86">
       <w:pPr>
         <w:spacing w:after="194" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="44" w:right="72" w:firstLine="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:u w:val="single" w:color="000000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="727E969C" w14:textId="4EE4A011" w:rsidR="00A87909" w:rsidRDefault="00E92ACD" w:rsidP="009E3D86">
+    <w:p w14:paraId="7D64DE6C" w14:textId="5ECAAB7B" w:rsidR="00A87909" w:rsidRDefault="00E92ACD" w:rsidP="00213243">
       <w:pPr>
         <w:spacing w:after="194" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="44" w:right="72" w:firstLine="0"/>
         <w:jc w:val="center"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:u w:val="single" w:color="000000"/>
         </w:rPr>
-        <w:t>ACTA ASAMBLEA GENERAL EXTRAORDINARIA</w:t>
-[...6 lines deleted...]
-        <w:jc w:val="left"/>
+        <w:t xml:space="preserve">ACTA ASAMBLEA </w:t>
+      </w:r>
+      <w:r w:rsidR="006647DE">
         <w:rPr>
-          <w:sz w:val="22"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:u w:val="single" w:color="000000"/>
         </w:rPr>
-      </w:pPr>
+        <w:t>COMISION ELECTORAL</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1F20782B" w14:textId="77777777" w:rsidR="00225CC3" w:rsidRDefault="00225CC3">
       <w:pPr>
         <w:spacing w:after="33" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2C46F9B4" w14:textId="6050FB11" w:rsidR="00E92ACD" w:rsidRDefault="00E92ACD">
+    <w:p w14:paraId="2C46F9B4" w14:textId="76F2B50D" w:rsidR="00E92ACD" w:rsidRDefault="00E92ACD">
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="12" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:ind w:left="-5"/>
       </w:pPr>
       <w:r>
-        <w:t>En Tocopilla, con fecha ____________________________</w:t>
+        <w:t>En Tocopilla, con fecha</w:t>
+      </w:r>
+      <w:r w:rsidR="004D24F2">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="008E39AD">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>_______________________</w:t>
       </w:r>
       <w:r w:rsidR="009E3D86">
-        <w:t xml:space="preserve">_, </w:t>
+        <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">siendo las ______________ </w:t>
+        <w:t xml:space="preserve">siendo las </w:t>
+      </w:r>
+      <w:r w:rsidR="008E39AD">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>_______________</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="009E3D86">
         <w:t>horas</w:t>
       </w:r>
       <w:r>
-        <w:t>, en dependencias de ___________________________________________</w:t>
+        <w:t xml:space="preserve">, en dependencias de </w:t>
+      </w:r>
+      <w:r w:rsidR="008E39AD">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>_________</w:t>
+      </w:r>
+      <w:r w:rsidR="00270488">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>___________________________________________________</w:t>
       </w:r>
       <w:r w:rsidR="009E3D86">
-        <w:t>________</w:t>
-[...5 lines deleted...]
-        <w:t>_, y</w:t>
+        <w:t>, y</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00B116DC">
         <w:t>de acuerdo con</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> lo que estipula la Ley 19.418 y sus modificaciones en la ley 20.500, 21.146 la Organización</w:t>
       </w:r>
       <w:r w:rsidR="00860716">
-        <w:t xml:space="preserve"> funcional</w:t>
-[...4 lines deleted...]
-      <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:r w:rsidR="00CC32A9">
+        <w:t>funcional</w:t>
+      </w:r>
+      <w:r w:rsidR="003D1B5A">
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="21B5C9E6" w14:textId="1D38EF74" w:rsidR="00A87909" w:rsidRDefault="00E92ACD">
+    <w:p w14:paraId="66CAF11F" w14:textId="77777777" w:rsidR="007B3D41" w:rsidRDefault="007B3D41">
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="12" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:ind w:left="-5"/>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="7F2A84E3" w14:textId="77777777" w:rsidR="00E92ACD" w:rsidRDefault="00E92ACD" w:rsidP="00E92ACD"/>
-    <w:p w14:paraId="560F4F59" w14:textId="0E30BF60" w:rsidR="00A87909" w:rsidRDefault="00E92ACD" w:rsidP="00E92ACD">
+    <w:p w14:paraId="7F2A84E3" w14:textId="77777777" w:rsidR="00E92ACD" w:rsidRPr="002A7972" w:rsidRDefault="00E92ACD" w:rsidP="00E92ACD">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="560F4F59" w14:textId="01082080" w:rsidR="00A87909" w:rsidRDefault="003D1B5A" w:rsidP="00E92ACD">
       <w:pPr>
         <w:ind w:firstLine="0"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve"> Se </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>D</w:t>
+      </w:r>
+      <w:r w:rsidR="00E92ACD">
+        <w:t xml:space="preserve">io inicio a su asamblea general extraordinaria </w:t>
+      </w:r>
       <w:r>
-        <w:t>dio inicio a</w:t>
-[...3 lines deleted...]
-        <w:t xml:space="preserve"> su asamblea general extraordinaria a objeto de convocar a elecciones y conformar la Comisión Electoral. </w:t>
+        <w:t>con el</w:t>
+      </w:r>
+      <w:r w:rsidR="00E92ACD">
+        <w:t xml:space="preserve"> objeto de convocar a elecciones y conformar la Comisión Electoral. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6B759206" w14:textId="77777777" w:rsidR="00E92ACD" w:rsidRDefault="00E92ACD">
       <w:pPr>
         <w:ind w:left="-5"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Se nomina a las siguientes personas como integrantes de la </w:t>
-[...9 lines deleted...]
-        <w:t>, las que cumplen con los requisitos estipulados en nuestros estatutos, para asumir esta responsabilidad.</w:t>
+        <w:t>Se nomina a las siguientes personas como integrantes de la Comisión Electoral, las que cumplen con los requisitos estipulados en nuestros estatutos, para asumir esta responsabilidad.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="784B0AFC" w14:textId="28EE04B8" w:rsidR="00E92ACD" w:rsidRDefault="00E92ACD">
       <w:pPr>
         <w:ind w:left="-5"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="9489" w:type="dxa"/>
         <w:tblInd w:w="5" w:type="dxa"/>
         <w:tblCellMar>
           <w:top w:w="46" w:type="dxa"/>
           <w:left w:w="106" w:type="dxa"/>
           <w:right w:w="108" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3708"/>
         <w:gridCol w:w="1827"/>
         <w:gridCol w:w="2509"/>
         <w:gridCol w:w="1445"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00A87909" w14:paraId="23496761" w14:textId="77777777" w:rsidTr="009655AE">
+      <w:tr w:rsidR="00A87909" w14:paraId="23496761" w14:textId="77777777" w:rsidTr="007B3D41">
         <w:trPr>
           <w:trHeight w:val="574"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3708" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="16AD6579" w14:textId="77777777" w:rsidR="00A87909" w:rsidRDefault="00E92ACD">
             <w:pPr>
               <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="1" w:firstLine="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">NOMBRE Y APELLIDOS </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -278,624 +317,578 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1445" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="5095F0F2" w14:textId="77777777" w:rsidR="00A87909" w:rsidRDefault="00E92ACD">
             <w:pPr>
               <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
               <w:ind w:left="58" w:firstLine="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">TELÉFONO </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A87909" w14:paraId="6E632103" w14:textId="77777777" w:rsidTr="009655AE">
+      <w:tr w:rsidR="00A87909" w14:paraId="6E632103" w14:textId="77777777" w:rsidTr="007B3D41">
         <w:trPr>
           <w:trHeight w:val="852"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3708" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="520FCA8E" w14:textId="77777777" w:rsidR="00A87909" w:rsidRDefault="00E92ACD">
             <w:pPr>
               <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
               <w:ind w:left="2" w:firstLine="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="42DA8D04" w14:textId="77777777" w:rsidR="00A87909" w:rsidRDefault="00E92ACD">
+          <w:p w14:paraId="42DA8D04" w14:textId="1507A40C" w:rsidR="00A87909" w:rsidRDefault="00E92ACD">
             <w:pPr>
               <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
               <w:ind w:left="2" w:firstLine="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3E3F4437" w14:textId="77777777" w:rsidR="00A87909" w:rsidRDefault="00E92ACD">
+          <w:p w14:paraId="46F92931" w14:textId="77777777" w:rsidR="00225CC3" w:rsidRDefault="00E92ACD" w:rsidP="00CC32A9">
             <w:pPr>
               <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
               <w:ind w:left="2" w:firstLine="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5560ADB7" w14:textId="3BAEDC1E" w:rsidR="00225CC3" w:rsidRDefault="00225CC3">
-[...2 lines deleted...]
-              <w:ind w:left="2" w:firstLine="0"/>
+          <w:p w14:paraId="5560ADB7" w14:textId="030C17B3" w:rsidR="008E39AD" w:rsidRDefault="008E39AD" w:rsidP="008E39AD">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
               <w:jc w:val="left"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1827" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="78F52875" w14:textId="77777777" w:rsidR="00A87909" w:rsidRDefault="00E92ACD">
+          <w:p w14:paraId="5EFC1B8D" w14:textId="77777777" w:rsidR="00A87909" w:rsidRDefault="00E92ACD">
             <w:pPr>
               <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
+          </w:p>
+          <w:p w14:paraId="78F52875" w14:textId="1AD7597A" w:rsidR="00CC32A9" w:rsidRDefault="00CC32A9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2509" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="701E0EAE" w14:textId="77777777" w:rsidR="00A87909" w:rsidRDefault="00E92ACD">
+          <w:p w14:paraId="626620FB" w14:textId="77777777" w:rsidR="00CC32A9" w:rsidRDefault="00CC32A9">
             <w:pPr>
               <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
               <w:ind w:left="2" w:firstLine="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p w14:paraId="701E0EAE" w14:textId="52904D93" w:rsidR="00A87909" w:rsidRDefault="00A87909">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="2" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1445" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4C2624EB" w14:textId="77777777" w:rsidR="00A87909" w:rsidRDefault="00E92ACD">
+          <w:p w14:paraId="4CDC8481" w14:textId="77777777" w:rsidR="00CC32A9" w:rsidRDefault="00CC32A9">
             <w:pPr>
               <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
               <w:ind w:left="2" w:firstLine="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p w14:paraId="4C2624EB" w14:textId="04FCD959" w:rsidR="00A87909" w:rsidRDefault="00A87909">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="2" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A87909" w14:paraId="4A1A4241" w14:textId="77777777" w:rsidTr="009655AE">
+      <w:tr w:rsidR="00A87909" w14:paraId="4A1A4241" w14:textId="77777777" w:rsidTr="007B3D41">
         <w:trPr>
           <w:trHeight w:val="854"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3708" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="6BF66187" w14:textId="77777777" w:rsidR="00A87909" w:rsidRDefault="00E92ACD">
             <w:pPr>
               <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
               <w:ind w:left="2" w:firstLine="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6608788B" w14:textId="1C28B93D" w:rsidR="00A87909" w:rsidRDefault="00E92ACD">
+          <w:p w14:paraId="6608788B" w14:textId="732ACFBF" w:rsidR="00A87909" w:rsidRDefault="00E92ACD">
             <w:pPr>
               <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
               <w:ind w:left="2" w:firstLine="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="61572908" w14:textId="77777777" w:rsidR="00225CC3" w:rsidRDefault="00225CC3">
             <w:pPr>
               <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
               <w:ind w:left="2" w:firstLine="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="6E055A1D" w14:textId="77777777" w:rsidR="00A87909" w:rsidRDefault="00E92ACD">
             <w:pPr>
               <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
               <w:ind w:left="2" w:firstLine="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1827" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5E5F00C5" w14:textId="77777777" w:rsidR="00A87909" w:rsidRDefault="00E92ACD">
+          <w:p w14:paraId="17618434" w14:textId="77777777" w:rsidR="00A87909" w:rsidRDefault="00E92ACD">
             <w:pPr>
               <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
+          </w:p>
+          <w:p w14:paraId="5E5F00C5" w14:textId="4C70B6DD" w:rsidR="00CC32A9" w:rsidRDefault="00CC32A9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2509" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7DAD77AE" w14:textId="77777777" w:rsidR="00A87909" w:rsidRDefault="00E92ACD">
+          <w:p w14:paraId="216DE991" w14:textId="77777777" w:rsidR="00A87909" w:rsidRDefault="00E92ACD">
             <w:pPr>
               <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
               <w:ind w:left="2" w:firstLine="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
+          </w:p>
+          <w:p w14:paraId="7DAD77AE" w14:textId="1B242C75" w:rsidR="00CC32A9" w:rsidRDefault="00CC32A9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="2" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1445" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="02D5408E" w14:textId="77777777" w:rsidR="00A87909" w:rsidRDefault="00E92ACD">
+          <w:p w14:paraId="02D5408E" w14:textId="55CA34C2" w:rsidR="00A87909" w:rsidRDefault="00A87909">
             <w:pPr>
               <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
               <w:ind w:left="2" w:firstLine="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A87909" w14:paraId="7360DE64" w14:textId="77777777" w:rsidTr="009655AE">
+      <w:tr w:rsidR="00A87909" w14:paraId="7360DE64" w14:textId="77777777" w:rsidTr="007B3D41">
         <w:trPr>
           <w:trHeight w:val="855"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3708" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="6C6C9A12" w14:textId="77777777" w:rsidR="00A87909" w:rsidRDefault="00E92ACD">
             <w:pPr>
               <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
               <w:ind w:left="2" w:firstLine="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1D5F88F2" w14:textId="67CE09DF" w:rsidR="00A87909" w:rsidRDefault="00E92ACD">
+          <w:p w14:paraId="1D5F88F2" w14:textId="4956CF6B" w:rsidR="00A87909" w:rsidRDefault="00A87909">
             <w:pPr>
               <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
               <w:ind w:left="2" w:firstLine="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
           </w:p>
           <w:p w14:paraId="665D946A" w14:textId="77777777" w:rsidR="00225CC3" w:rsidRDefault="00225CC3">
             <w:pPr>
               <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
               <w:ind w:left="2" w:firstLine="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="75156EAC" w14:textId="77777777" w:rsidR="00A87909" w:rsidRDefault="00E92ACD">
             <w:pPr>
               <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
               <w:ind w:left="2" w:firstLine="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1827" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5243B69E" w14:textId="77777777" w:rsidR="00A87909" w:rsidRDefault="00E92ACD">
+          <w:p w14:paraId="25D78E18" w14:textId="77777777" w:rsidR="00A87909" w:rsidRDefault="00E92ACD">
             <w:pPr>
               <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
+          </w:p>
+          <w:p w14:paraId="5243B69E" w14:textId="226006A7" w:rsidR="00CC32A9" w:rsidRDefault="00CC32A9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2509" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0AC1A83D" w14:textId="77777777" w:rsidR="00A87909" w:rsidRDefault="00E92ACD">
+          <w:p w14:paraId="7F0D5026" w14:textId="77777777" w:rsidR="00CC32A9" w:rsidRDefault="00CC32A9">
             <w:pPr>
               <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
               <w:ind w:left="2" w:firstLine="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p w14:paraId="0AC1A83D" w14:textId="58EBF2C8" w:rsidR="00A87909" w:rsidRDefault="00A87909">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="2" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1445" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="425FE1A9" w14:textId="77777777" w:rsidR="00A87909" w:rsidRDefault="00E92ACD">
+          <w:p w14:paraId="7D76F082" w14:textId="77777777" w:rsidR="00A87909" w:rsidRDefault="00E92ACD">
             <w:pPr>
               <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
               <w:ind w:left="2" w:firstLine="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
+          <w:p w14:paraId="425FE1A9" w14:textId="6ECDD2BF" w:rsidR="00CC32A9" w:rsidRDefault="00CC32A9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="2" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+          </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="1C7A0DA0" w14:textId="7C18610E" w:rsidR="00225CC3" w:rsidRDefault="00E92ACD">
+    <w:p w14:paraId="28BE55CB" w14:textId="2B27496E" w:rsidR="00225CC3" w:rsidRDefault="00E92ACD">
       <w:pPr>
         <w:spacing w:after="18" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
     </w:p>
     <w:p w14:paraId="246B2EBD" w14:textId="71E3D09A" w:rsidR="00A87909" w:rsidRDefault="00E92ACD" w:rsidP="00225CC3">
       <w:pPr>
         <w:spacing w:after="18" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve"> Se informa a la Asamblea, que es deber de esta comisión velar por el normal desarrollo del proceso eleccionario y del traspaso de cargos de directorio, pudiendo impartir las instrucciones y adoptar las medidas que considere necesarias para tales efectos. Por </w:t>
+        <w:t xml:space="preserve"> Se informa a la Asamblea, que </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D4FD5">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>es deber de esta comisión velar por el normal desarrollo del proceso eleccionario y del traspaso de cargos de directorio</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, pudiendo impartir las instrucciones y adoptar las medidas que considere necesarias para tales efectos. Por </w:t>
       </w:r>
       <w:r w:rsidR="009E3D86">
         <w:t>último,</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> se deja constancia que esta comisión electoral deberá desempeñar sus funciones en el tiempo que medie entre los 30 días antes de </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="009E3D86">
+        <w:t xml:space="preserve"> se deja constancia que esta comisión electoral deberá desempeñar sus funciones en el tiempo que medie </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A07822">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">entre los 30 días antes de </w:t>
+      </w:r>
+      <w:r w:rsidR="009E3D86" w:rsidRPr="00A07822">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
         <w:t>la elección</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00A07822">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
         <w:t xml:space="preserve"> y el mes posterior a ésta</w:t>
       </w:r>
       <w:r w:rsidR="00225CC3">
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3EECC162" w14:textId="77777777" w:rsidR="00A87909" w:rsidRDefault="00E92ACD">
       <w:pPr>
         <w:spacing w:after="18" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="729DDAFF" w14:textId="40A6616B" w:rsidR="00EA4FA6" w:rsidRDefault="00E92ACD" w:rsidP="00225CC3">
       <w:pPr>
         <w:spacing w:after="18" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="49F40BDB" w14:textId="0B4A28ED" w:rsidR="00225CC3" w:rsidRDefault="00225CC3" w:rsidP="00225CC3">
+      <w:pPr>
+        <w:spacing w:after="18" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4030A773" w14:textId="77777777" w:rsidR="00213243" w:rsidRDefault="00213243" w:rsidP="00225CC3">
       <w:pPr>
         <w:spacing w:after="18" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3710C9EA" w14:textId="1A1EEA3B" w:rsidR="00225CC3" w:rsidRDefault="00225CC3" w:rsidP="00225CC3">
       <w:pPr>
         <w:spacing w:after="18" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2F0C9334" w14:textId="10780D75" w:rsidR="00225CC3" w:rsidRDefault="00225CC3" w:rsidP="00225CC3">
       <w:pPr>
         <w:spacing w:after="18" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="68A8F3A1" w14:textId="0C25CC6D" w:rsidR="00225CC3" w:rsidRDefault="00225CC3" w:rsidP="00225CC3">
+    <w:p w14:paraId="35E8AE8C" w14:textId="154C607E" w:rsidR="0001548C" w:rsidRDefault="0001548C" w:rsidP="41BE8604">
       <w:pPr>
         <w:spacing w:after="18" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="212039AE" w14:textId="6C519802" w:rsidR="00C016C4" w:rsidRDefault="00C016C4" w:rsidP="00225CC3">
-[...118 lines deleted...]
-    <w:p w14:paraId="43913E95" w14:textId="77777777" w:rsidR="00EA4FA6" w:rsidRDefault="00EA4FA6" w:rsidP="00C0530D">
+    <w:p w14:paraId="632B1979" w14:textId="77777777" w:rsidR="002D1419" w:rsidRDefault="002D1419" w:rsidP="00C0530D">
       <w:pPr>
         <w:ind w:left="-5" w:right="560" w:firstLine="713"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="30B0D868" w14:textId="2CE7616C" w:rsidR="00A87909" w:rsidRDefault="00E92ACD" w:rsidP="00C0530D">
+    <w:p w14:paraId="64B7EB3E" w14:textId="77777777" w:rsidR="002D1419" w:rsidRDefault="002D1419" w:rsidP="00C0530D">
+      <w:pPr>
+        <w:ind w:left="-5" w:right="560" w:firstLine="713"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="30B0D868" w14:textId="077D15BF" w:rsidR="00A87909" w:rsidRDefault="008D4FD5" w:rsidP="00C0530D">
       <w:pPr>
         <w:ind w:left="-5" w:right="560" w:firstLine="713"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">En esta Asamblea, se han inscrito por esta Comisión, los siguientes socios que cumplen con los requisitos, como candidatos a ocupar el directorio de esta organización:  </w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t>E</w:t>
+      </w:r>
+      <w:r w:rsidR="00E92ACD">
+        <w:t xml:space="preserve">n esta Asamblea, se han inscrito por esta Comisión, los siguientes socios que cumplen con los requisitos, como candidatos a ocupar el directorio de esta organización:  </w:t>
+      </w:r>
+      <w:r w:rsidR="00E92ACD">
         <w:tab/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="9489" w:type="dxa"/>
         <w:tblInd w:w="5" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3708"/>
         <w:gridCol w:w="1827"/>
         <w:gridCol w:w="2509"/>
         <w:gridCol w:w="1445"/>
       </w:tblGrid>
       <w:tr w:rsidR="00A87909" w14:paraId="3451C3A7" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="574"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3709" w:type="dxa"/>
             <w:tcBorders>
@@ -978,1939 +971,4114 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1445" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="08B8CB09" w14:textId="77777777" w:rsidR="00A87909" w:rsidRDefault="00E92ACD">
             <w:pPr>
               <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
               <w:ind w:left="163" w:firstLine="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">TELÉFONO </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A87909" w14:paraId="41C2F598" w14:textId="77777777">
+      <w:tr w:rsidR="00A87909" w14:paraId="41C2F598" w14:textId="77777777" w:rsidTr="00CC32A9">
         <w:trPr>
-          <w:trHeight w:val="1416"/>
+          <w:trHeight w:val="1115"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3709" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="3FCBBE07" w14:textId="77777777" w:rsidR="00A87909" w:rsidRDefault="00E92ACD">
             <w:pPr>
               <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
               <w:ind w:left="50" w:firstLine="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0645DCA7" w14:textId="77777777" w:rsidR="00A87909" w:rsidRDefault="00E92ACD">
             <w:pPr>
               <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
               <w:ind w:left="50" w:firstLine="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="412E986F" w14:textId="77777777" w:rsidR="00A87909" w:rsidRDefault="00E92ACD">
+          <w:p w14:paraId="4E639EEF" w14:textId="28FA9FCB" w:rsidR="00A87909" w:rsidRDefault="00E92ACD" w:rsidP="00CC32A9">
             <w:pPr>
               <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
               <w:ind w:left="50" w:firstLine="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
-              <w:t xml:space="preserve"> </w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+              <w:t xml:space="preserve">  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1827" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5ED50D37" w14:textId="77777777" w:rsidR="00A87909" w:rsidRDefault="00E92ACD">
+          <w:p w14:paraId="58E4362C" w14:textId="77777777" w:rsidR="00A87909" w:rsidRDefault="00E92ACD">
             <w:pPr>
               <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
               <w:ind w:left="45" w:firstLine="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
+          </w:p>
+          <w:p w14:paraId="5ED50D37" w14:textId="5FAE0E2C" w:rsidR="00CC32A9" w:rsidRDefault="00CC32A9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="45" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2509" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2E68E161" w14:textId="77777777" w:rsidR="00A87909" w:rsidRDefault="00E92ACD">
+          <w:p w14:paraId="7069B4A0" w14:textId="77777777" w:rsidR="00CC32A9" w:rsidRDefault="00CC32A9">
             <w:pPr>
               <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
               <w:ind w:left="50" w:firstLine="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p w14:paraId="2E68E161" w14:textId="336291DD" w:rsidR="00A87909" w:rsidRDefault="00A87909">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="50" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1445" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="089B1D62" w14:textId="77777777" w:rsidR="00A87909" w:rsidRDefault="00E92ACD">
+          <w:p w14:paraId="0A5632FF" w14:textId="77777777" w:rsidR="00CC32A9" w:rsidRDefault="00CC32A9">
             <w:pPr>
               <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
               <w:ind w:left="53" w:firstLine="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p w14:paraId="089B1D62" w14:textId="6782A9FE" w:rsidR="00A87909" w:rsidRDefault="00A87909">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="53" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A87909" w14:paraId="7BAA3B05" w14:textId="77777777">
+      <w:tr w:rsidR="00A87909" w14:paraId="7BAA3B05" w14:textId="77777777" w:rsidTr="00CC32A9">
         <w:trPr>
-          <w:trHeight w:val="1419"/>
+          <w:trHeight w:val="1259"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3709" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="6F549C83" w14:textId="77777777" w:rsidR="00A87909" w:rsidRDefault="00E92ACD">
             <w:pPr>
               <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
               <w:ind w:left="108" w:firstLine="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1C0534B2" w14:textId="77777777" w:rsidR="00A87909" w:rsidRDefault="00E92ACD">
             <w:pPr>
               <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
               <w:ind w:left="108" w:firstLine="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0EC341BF" w14:textId="77777777" w:rsidR="00A87909" w:rsidRDefault="00E92ACD">
+          <w:p w14:paraId="588264A3" w14:textId="1AC065E5" w:rsidR="00A87909" w:rsidRDefault="00A87909">
             <w:pPr>
               <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
               <w:ind w:left="108" w:firstLine="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
-            <w:r>
-[...21 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1827" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1D5BA9E4" w14:textId="77777777" w:rsidR="00A87909" w:rsidRDefault="00E92ACD">
+          <w:p w14:paraId="068A251A" w14:textId="77777777" w:rsidR="00A87909" w:rsidRDefault="00E92ACD">
             <w:pPr>
               <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
               <w:ind w:left="106" w:firstLine="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
+          </w:p>
+          <w:p w14:paraId="1D5BA9E4" w14:textId="6211B5E4" w:rsidR="00CC32A9" w:rsidRDefault="00CC32A9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="106" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2509" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="60916026" w14:textId="77777777" w:rsidR="00A87909" w:rsidRDefault="00E92ACD">
+          <w:p w14:paraId="1004CC95" w14:textId="77777777" w:rsidR="00CC32A9" w:rsidRDefault="00CC32A9">
             <w:pPr>
               <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
               <w:ind w:left="108" w:firstLine="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p w14:paraId="60916026" w14:textId="5C7BD267" w:rsidR="00A87909" w:rsidRDefault="00A87909">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="108" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1445" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="44228738" w14:textId="77777777" w:rsidR="00A87909" w:rsidRDefault="00E92ACD">
+          <w:p w14:paraId="7A92D6A2" w14:textId="77777777" w:rsidR="00A87909" w:rsidRDefault="00E92ACD">
             <w:pPr>
               <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
               <w:ind w:left="108" w:firstLine="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
+          </w:p>
+          <w:p w14:paraId="44228738" w14:textId="1543ACCF" w:rsidR="00CC32A9" w:rsidRDefault="00CC32A9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="108" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A87909" w14:paraId="02B88B5A" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="1135"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3709" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="4CA71A30" w14:textId="77777777" w:rsidR="00A87909" w:rsidRDefault="00E92ACD">
             <w:pPr>
               <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
               <w:ind w:left="108" w:firstLine="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="41A48884" w14:textId="77777777" w:rsidR="00A87909" w:rsidRDefault="00E92ACD">
+          <w:p w14:paraId="60160B10" w14:textId="6049508C" w:rsidR="00A87909" w:rsidRDefault="00A87909">
             <w:pPr>
               <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
               <w:ind w:left="108" w:firstLine="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
-            <w:r>
-[...11 lines deleted...]
-            </w:r>
           </w:p>
           <w:p w14:paraId="48B36038" w14:textId="77777777" w:rsidR="00A87909" w:rsidRDefault="00E92ACD">
             <w:pPr>
               <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
               <w:ind w:left="108" w:firstLine="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1827" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="247F2467" w14:textId="1543B0D4" w:rsidR="00A87909" w:rsidRDefault="00A87909">
+          <w:p w14:paraId="4A01F2CC" w14:textId="77777777" w:rsidR="00A87909" w:rsidRDefault="00A87909">
             <w:pPr>
               <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
               <w:ind w:left="-2025" w:right="-2253" w:firstLine="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
           </w:p>
+          <w:p w14:paraId="247F2467" w14:textId="77A3F268" w:rsidR="00CC32A9" w:rsidRPr="00CC32A9" w:rsidRDefault="00CC32A9" w:rsidP="00CC32A9"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2509" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3CA45803" w14:textId="77777777" w:rsidR="00A87909" w:rsidRDefault="00E92ACD">
+          <w:p w14:paraId="6EB68B39" w14:textId="77777777" w:rsidR="00A87909" w:rsidRDefault="00E92ACD">
             <w:pPr>
               <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
               <w:ind w:left="108" w:firstLine="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
+          </w:p>
+          <w:p w14:paraId="3CA45803" w14:textId="67978108" w:rsidR="00CC32A9" w:rsidRDefault="00CC32A9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="108" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1445" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="07D147B4" w14:textId="77777777" w:rsidR="00A87909" w:rsidRDefault="00E92ACD">
+          <w:p w14:paraId="2A22B200" w14:textId="77777777" w:rsidR="00A87909" w:rsidRDefault="00E92ACD">
             <w:pPr>
               <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
               <w:ind w:left="108" w:firstLine="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
+          </w:p>
+          <w:p w14:paraId="07D147B4" w14:textId="3A3DF67C" w:rsidR="00CC32A9" w:rsidRDefault="00CC32A9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="108" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A87909" w14:paraId="6EFECDFE" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="1135"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3709" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="7CC6AFB1" w14:textId="77777777" w:rsidR="00A87909" w:rsidRDefault="00E92ACD">
             <w:pPr>
               <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
               <w:ind w:left="108" w:firstLine="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6D4F1BC0" w14:textId="77777777" w:rsidR="00A87909" w:rsidRDefault="00E92ACD">
             <w:pPr>
               <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
               <w:ind w:left="108" w:firstLine="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0EE88EA9" w14:textId="77777777" w:rsidR="00A87909" w:rsidRDefault="00E92ACD">
+          <w:p w14:paraId="0AB5B141" w14:textId="7625C012" w:rsidR="00A87909" w:rsidRDefault="00A87909">
             <w:pPr>
               <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
               <w:ind w:left="108" w:firstLine="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
-            <w:r>
-[...11 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1827" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="775DC581" w14:textId="77777777" w:rsidR="00A87909" w:rsidRDefault="00E92ACD">
+          <w:p w14:paraId="1660F28C" w14:textId="77777777" w:rsidR="00A87909" w:rsidRDefault="00E92ACD">
             <w:pPr>
               <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
               <w:ind w:left="106" w:firstLine="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
+          </w:p>
+          <w:p w14:paraId="775DC581" w14:textId="21466841" w:rsidR="00CC32A9" w:rsidRDefault="00CC32A9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="106" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2509" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="636EDD39" w14:textId="77777777" w:rsidR="00A87909" w:rsidRDefault="00E92ACD">
+          <w:p w14:paraId="0CE6FE28" w14:textId="77777777" w:rsidR="00A87909" w:rsidRDefault="00E92ACD">
             <w:pPr>
               <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
               <w:ind w:left="108" w:firstLine="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
+          </w:p>
+          <w:p w14:paraId="636EDD39" w14:textId="251A46E1" w:rsidR="00CC32A9" w:rsidRDefault="00CC32A9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="108" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1445" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2F29BB2F" w14:textId="77777777" w:rsidR="00A87909" w:rsidRDefault="00E92ACD">
+          <w:p w14:paraId="1F40E28B" w14:textId="77777777" w:rsidR="00A87909" w:rsidRDefault="00E92ACD">
             <w:pPr>
               <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
               <w:ind w:left="108" w:firstLine="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
+          <w:p w14:paraId="2F29BB2F" w14:textId="7C1DE13A" w:rsidR="00CC32A9" w:rsidRDefault="00CC32A9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="108" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+          </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A87909" w14:paraId="37DF50B7" w14:textId="77777777">
+      <w:tr w:rsidR="00A87909" w14:paraId="37DF50B7" w14:textId="77777777" w:rsidTr="00CC32A9">
         <w:trPr>
-          <w:trHeight w:val="1136"/>
+          <w:trHeight w:val="970"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3709" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="403173E6" w14:textId="77777777" w:rsidR="00A87909" w:rsidRDefault="00E92ACD">
             <w:pPr>
               <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
               <w:ind w:left="108" w:firstLine="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="44380450" w14:textId="77777777" w:rsidR="00A87909" w:rsidRDefault="00E92ACD">
             <w:pPr>
               <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
               <w:ind w:left="108" w:firstLine="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="340A4F06" w14:textId="77777777" w:rsidR="00A87909" w:rsidRDefault="00E92ACD">
+          <w:p w14:paraId="0A866A7B" w14:textId="215676D1" w:rsidR="00A87909" w:rsidRDefault="00A87909">
             <w:pPr>
               <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
               <w:ind w:left="108" w:firstLine="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
-            <w:r>
-[...11 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1827" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="61AFA73B" w14:textId="77777777" w:rsidR="00A87909" w:rsidRDefault="00E92ACD">
+          <w:p w14:paraId="744861B1" w14:textId="77777777" w:rsidR="00A87909" w:rsidRDefault="00E92ACD">
             <w:pPr>
               <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
               <w:ind w:left="106" w:firstLine="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
+          </w:p>
+          <w:p w14:paraId="61AFA73B" w14:textId="0D18F670" w:rsidR="00CC32A9" w:rsidRDefault="00CC32A9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="106" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2509" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2AAF6544" w14:textId="77777777" w:rsidR="00A87909" w:rsidRDefault="00E92ACD">
+          <w:p w14:paraId="05DA49EB" w14:textId="77777777" w:rsidR="00A87909" w:rsidRDefault="00E92ACD">
             <w:pPr>
               <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
               <w:ind w:left="108" w:firstLine="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
+          </w:p>
+          <w:p w14:paraId="2AAF6544" w14:textId="11B2D73F" w:rsidR="00CC32A9" w:rsidRDefault="00CC32A9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="108" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1445" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="25CCAB96" w14:textId="77777777" w:rsidR="00A87909" w:rsidRDefault="00E92ACD">
+          <w:p w14:paraId="1940C206" w14:textId="77777777" w:rsidR="00A87909" w:rsidRDefault="00E92ACD">
             <w:pPr>
               <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
               <w:ind w:left="108" w:firstLine="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
+          <w:p w14:paraId="25CCAB96" w14:textId="14F833FA" w:rsidR="00CC32A9" w:rsidRDefault="00CC32A9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="108" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+          </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A87909" w14:paraId="06C85CAD" w14:textId="77777777">
+      <w:tr w:rsidR="00A87909" w14:paraId="06C85CAD" w14:textId="77777777" w:rsidTr="00CC32A9">
         <w:trPr>
-          <w:trHeight w:val="1135"/>
+          <w:trHeight w:val="1114"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3709" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0D28514D" w14:textId="77777777" w:rsidR="00A87909" w:rsidRDefault="00E92ACD">
+          <w:p w14:paraId="5EC3C220" w14:textId="3A2D8D37" w:rsidR="00A87909" w:rsidRDefault="00E92ACD" w:rsidP="00CC32A9">
             <w:pPr>
               <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
               <w:ind w:left="108" w:firstLine="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5EC3C220" w14:textId="77777777" w:rsidR="00A87909" w:rsidRDefault="00E92ACD">
+          <w:p w14:paraId="3C03FD9E" w14:textId="10EEB81E" w:rsidR="00A87909" w:rsidRDefault="00A87909">
             <w:pPr>
               <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
               <w:ind w:left="108" w:firstLine="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
-            <w:r>
-[...21 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1827" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="002567ED" w14:textId="77777777" w:rsidR="00A87909" w:rsidRDefault="00E92ACD">
+          <w:p w14:paraId="1347CF0B" w14:textId="77777777" w:rsidR="00A87909" w:rsidRDefault="00E92ACD">
             <w:pPr>
               <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
               <w:ind w:left="106" w:firstLine="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
+          </w:p>
+          <w:p w14:paraId="002567ED" w14:textId="311A1684" w:rsidR="00CC32A9" w:rsidRDefault="00CC32A9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="106" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2509" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="36109430" w14:textId="77777777" w:rsidR="00A87909" w:rsidRDefault="00E92ACD">
+          <w:p w14:paraId="46903A3F" w14:textId="77777777" w:rsidR="00A87909" w:rsidRDefault="00E92ACD">
             <w:pPr>
               <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
               <w:ind w:left="108" w:firstLine="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
+          </w:p>
+          <w:p w14:paraId="36109430" w14:textId="50DE8198" w:rsidR="00CC32A9" w:rsidRDefault="00CC32A9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="108" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1445" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3511CBE8" w14:textId="77777777" w:rsidR="00A87909" w:rsidRDefault="00E92ACD">
+          <w:p w14:paraId="44C83FD7" w14:textId="77777777" w:rsidR="00A87909" w:rsidRDefault="00E92ACD">
             <w:pPr>
               <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
               <w:ind w:left="108" w:firstLine="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
+          <w:p w14:paraId="3511CBE8" w14:textId="031E948A" w:rsidR="00CC32A9" w:rsidRDefault="00CC32A9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="108" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+          </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="3EA57B80" w14:textId="6D7FB64A" w:rsidR="00225CC3" w:rsidRDefault="00225CC3">
+    <w:p w14:paraId="37148D0B" w14:textId="77777777" w:rsidR="003E203E" w:rsidRDefault="003E203E">
       <w:pPr>
         <w:spacing w:after="1" w:line="274" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="360"/>
         <w:jc w:val="left"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="56A8EF74" w14:textId="77777777" w:rsidR="00C016C4" w:rsidRDefault="00C016C4" w:rsidP="00225CC3">
-[...20 lines deleted...]
-    <w:p w14:paraId="4BC6A904" w14:textId="310CB185" w:rsidR="00225CC3" w:rsidRDefault="00225CC3" w:rsidP="00225CC3">
+    <w:p w14:paraId="4BC6A904" w14:textId="77777777" w:rsidR="00225CC3" w:rsidRDefault="00225CC3" w:rsidP="00225CC3">
       <w:pPr>
         <w:spacing w:after="18" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">por lo que la elección se efectuará dentro de estos plazos, fijándose entonces para ella, el día de las elecciones, que será:  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1F4EEF13" w14:textId="77777777" w:rsidR="00225CC3" w:rsidRDefault="00225CC3" w:rsidP="00225CC3">
+    <w:p w14:paraId="1F4EEF13" w14:textId="7987D526" w:rsidR="00225CC3" w:rsidRPr="004D24F2" w:rsidRDefault="00225CC3" w:rsidP="00225CC3">
       <w:pPr>
         <w:spacing w:after="18" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="left"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:u w:val="single"/>
+        </w:rPr>
       </w:pPr>
       <w:r>
-        <w:t>-fecha; _____________________________________________________</w:t>
+        <w:t xml:space="preserve">-fecha; </w:t>
+      </w:r>
+      <w:r w:rsidR="008E39AD">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>__________________________________</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="32365F9B" w14:textId="77777777" w:rsidR="00225CC3" w:rsidRDefault="00225CC3" w:rsidP="00225CC3">
       <w:pPr>
         <w:spacing w:after="18" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6AFE7D85" w14:textId="77777777" w:rsidR="00225CC3" w:rsidRDefault="00225CC3" w:rsidP="00225CC3">
+    <w:p w14:paraId="6AFE7D85" w14:textId="080EB30B" w:rsidR="00225CC3" w:rsidRPr="004D24F2" w:rsidRDefault="00225CC3" w:rsidP="00225CC3">
       <w:pPr>
         <w:spacing w:after="18" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="left"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:u w:val="single"/>
+        </w:rPr>
       </w:pPr>
       <w:r>
-        <w:t>-Dirección de las votaciones; _________________________________________________</w:t>
+        <w:t xml:space="preserve">-Dirección de las votaciones; </w:t>
+      </w:r>
+      <w:r w:rsidR="008E39AD">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>_____________________________</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="40224AB5" w14:textId="77777777" w:rsidR="00225CC3" w:rsidRDefault="00225CC3" w:rsidP="00225CC3">
       <w:pPr>
         <w:spacing w:after="18" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7E98D119" w14:textId="77777777" w:rsidR="00225CC3" w:rsidRDefault="00225CC3" w:rsidP="00225CC3">
+    <w:p w14:paraId="7E98D119" w14:textId="4191E3E0" w:rsidR="00225CC3" w:rsidRDefault="00225CC3" w:rsidP="00225CC3">
       <w:pPr>
         <w:spacing w:after="18" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
-        <w:t>-Horario; __________________________________________________</w:t>
+        <w:t xml:space="preserve">-Horario; </w:t>
+      </w:r>
+      <w:r w:rsidR="008E39AD">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>_________________________________</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="479AB9FF" w14:textId="19B69CF4" w:rsidR="00225CC3" w:rsidRDefault="00225CC3" w:rsidP="00225CC3">
+    <w:p w14:paraId="479AB9FF" w14:textId="77777777" w:rsidR="00225CC3" w:rsidRDefault="00225CC3" w:rsidP="00225CC3">
       <w:pPr>
         <w:spacing w:after="18" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0DAFED0C" w14:textId="3125A5E0" w:rsidR="00E2553E" w:rsidRDefault="00E2553E" w:rsidP="00225CC3">
+    <w:p w14:paraId="57BC72EA" w14:textId="77777777" w:rsidR="00213243" w:rsidRDefault="00213243" w:rsidP="00225CC3">
       <w:pPr>
         <w:spacing w:after="18" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0C5944EA" w14:textId="247F0BE7" w:rsidR="00E2553E" w:rsidRDefault="00E2553E" w:rsidP="00225CC3">
+    <w:p w14:paraId="28CFE1BF" w14:textId="77777777" w:rsidR="00213243" w:rsidRDefault="00213243" w:rsidP="00225CC3">
       <w:pPr>
         <w:spacing w:after="18" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="38F8526B" w14:textId="297EA0E0" w:rsidR="001010EA" w:rsidRDefault="001010EA" w:rsidP="00225CC3">
+    <w:p w14:paraId="047CA03B" w14:textId="77777777" w:rsidR="00213243" w:rsidRDefault="00213243" w:rsidP="00225CC3">
       <w:pPr>
         <w:spacing w:after="18" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="79EE6838" w14:textId="4A212B0C" w:rsidR="001010EA" w:rsidRDefault="001010EA" w:rsidP="00225CC3">
+    <w:p w14:paraId="09EEDB8C" w14:textId="77777777" w:rsidR="00213243" w:rsidRDefault="00213243" w:rsidP="00225CC3">
       <w:pPr>
         <w:spacing w:after="18" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="757D4B31" w14:textId="62BA7CDA" w:rsidR="001010EA" w:rsidRDefault="001010EA" w:rsidP="00225CC3">
+    <w:p w14:paraId="00E9CC54" w14:textId="77777777" w:rsidR="00213243" w:rsidRDefault="00213243" w:rsidP="00225CC3">
       <w:pPr>
         <w:spacing w:after="18" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2754A052" w14:textId="74973D8E" w:rsidR="001010EA" w:rsidRDefault="001010EA" w:rsidP="00225CC3">
+    <w:p w14:paraId="3D9339DC" w14:textId="77777777" w:rsidR="00213243" w:rsidRDefault="00213243" w:rsidP="00225CC3">
       <w:pPr>
         <w:spacing w:after="18" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="692173A2" w14:textId="435E0237" w:rsidR="001010EA" w:rsidRDefault="001010EA" w:rsidP="00225CC3">
-[...76 lines deleted...]
-    <w:p w14:paraId="03712613" w14:textId="55679FBC" w:rsidR="00225CC3" w:rsidRDefault="00225CC3" w:rsidP="00E2553E">
+    <w:p w14:paraId="29B6DA00" w14:textId="5618ECB9" w:rsidR="0001548C" w:rsidRDefault="00225CC3" w:rsidP="00213243">
       <w:pPr>
         <w:spacing w:after="18" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Para luego entregar copias de los resultados a Secretaría Municipal, la cual subirá dicha información a la página web Municipal. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5448DA1A" w14:textId="77777777" w:rsidR="00225CC3" w:rsidRDefault="00225CC3">
+    <w:p w14:paraId="728E9CF7" w14:textId="77777777" w:rsidR="002D1419" w:rsidRDefault="002D1419" w:rsidP="008A4010">
       <w:pPr>
         <w:spacing w:after="1" w:line="274" w:lineRule="auto"/>
-        <w:ind w:left="0" w:firstLine="360"/>
+        <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="156011DF" w14:textId="778851F2" w:rsidR="00A87909" w:rsidRDefault="00E92ACD">
+    <w:p w14:paraId="156011DF" w14:textId="64289FBF" w:rsidR="00A87909" w:rsidRDefault="00E92ACD" w:rsidP="008A4010">
       <w:pPr>
         <w:spacing w:after="1" w:line="274" w:lineRule="auto"/>
-        <w:ind w:left="0" w:firstLine="360"/>
+        <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Los integrantes de la Comisión Electoral aquí firmantes dan plena fe de la veracidad de todo lo indicado en este documento, asumiendo completamente todas las responsabilidad y compromiso de velar por el buen desarrollo del Proceso Eleccionario de nuestra Organización </w:t>
+        <w:t xml:space="preserve">Los integrantes de la Comisión Electoral aquí firmantes dan </w:t>
+      </w:r>
+      <w:r w:rsidRPr="41BE8604">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>plena fe de la veracidad de todo lo indicado en este documento</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, asumiendo completamente todas las responsabilidad y compromiso de velar por el buen desarrollo del Proceso Eleccionario de nuestra Organización </w:t>
       </w:r>
       <w:r w:rsidR="00860716">
         <w:t>funcional</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">.  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="28A2B091" w14:textId="77777777" w:rsidR="00E92ACD" w:rsidRDefault="00E92ACD">
       <w:pPr>
         <w:ind w:left="370"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="374C3BBA" w14:textId="77777777" w:rsidR="00EA4FA6" w:rsidRDefault="00E92ACD" w:rsidP="00C0530D">
       <w:pPr>
         <w:ind w:left="370"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3A2C0850" w14:textId="77777777" w:rsidR="00EA4FA6" w:rsidRDefault="00EA4FA6" w:rsidP="00C0530D">
       <w:pPr>
         <w:ind w:left="370"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3AFAC1CB" w14:textId="029C1DB3" w:rsidR="00A87909" w:rsidRDefault="00E92ACD" w:rsidP="00C0530D">
+    <w:p w14:paraId="14C41601" w14:textId="77777777" w:rsidR="00213243" w:rsidRDefault="00213243" w:rsidP="00C0530D">
+      <w:pPr>
+        <w:ind w:left="370"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5657A136" w14:textId="77777777" w:rsidR="00213243" w:rsidRDefault="00213243" w:rsidP="00C0530D">
+      <w:pPr>
+        <w:ind w:left="370"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3AFAC1CB" w14:textId="4E0B18B2" w:rsidR="00A87909" w:rsidRDefault="00000000" w:rsidP="00C0530D">
       <w:pPr>
         <w:ind w:left="370"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:pict w14:anchorId="35BBFEDF">
+          <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+            <v:stroke joinstyle="miter"/>
+            <v:path gradientshapeok="t" o:connecttype="rect"/>
+          </v:shapetype>
+          <v:shape id="_x0000_s2051" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:258.4pt;margin-top:13.45pt;width:189.95pt;height:88.95pt;z-index:251661312;visibility:visible;mso-wrap-style:square;mso-width-percent:400;mso-height-percent:200;mso-wrap-distance-left:9pt;mso-wrap-distance-top:3.6pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:3.6pt;mso-position-horizontal-relative:margin;mso-position-vertical-relative:text;mso-width-percent:400;mso-height-percent:200;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC1QRhxDgIAAPcDAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vthJk6wx4hRdugwD&#10;ugvQ7QNkWY6FyaJGKbG7ry8lp2nQvQ3Tg0CK1BF5eLS+GTrDjgq9Blvy6STnTFkJtbb7kv/8sXt3&#10;zZkPwtbCgFUlf1Se32zevln3rlAzaMHUChmBWF/0ruRtCK7IMi9b1Qk/AacsBRvATgRycZ/VKHpC&#10;70w2y/Nl1gPWDkEq7+n0bgzyTcJvGiXDt6bxKjBTcqotpB3TXsU926xFsUfhWi1PZYh/qKIT2tKj&#10;Z6g7EQQ7oP4LqtMSwUMTJhK6DJpGS5V6oG6m+atuHlrhVOqFyPHuTJP/f7Dy6/HBfUcWhg8w0ABT&#10;E97dg/zlmYVtK+xe3SJC3ypR08PTSFnWO1+crkaqfeEjSNV/gZqGLA4BEtDQYBdZoT4ZodMAHs+k&#10;qyEwSYezq2W+uqKQpNh0ns+XszSWTBTP1x368ElBx6JRcqSpJnhxvPchliOK55T4mgej6502Jjm4&#10;r7YG2VGQAnZppQ5epRnL+pKvFrNFQrYQ7ydxdDqQQo3uSn6dxzVqJtLx0dYpJQhtRpsqMfbET6Rk&#10;JCcM1UCJkacK6kdiCmFUIv0cMlrAP5z1pMKS+98HgYoz89kS26vpfB5lm5z54j1Rw/AyUl1GhJUE&#10;VfLA2WhuQ5J64sHd0lR2OvH1UsmpVlJXovH0E6J8L/2U9fJfN08AAAD//wMAUEsDBBQABgAIAAAA&#10;IQAObe8t3gAAAAcBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9LT8MwEITvSPwHa5G4IOokrXiEOFV5&#10;Xbi1BInjNt4mgdiO4m0b+PUsJ7jNalYz3xTLyfXqQGPsgjeQzhJQ5OtgO98YqF6fL29ARUZvsQ+e&#10;DHxRhGV5elJgbsPRr+mw4UZJiI85GmiZh1zrWLfkMM7CQF68XRgdspxjo+2IRwl3vc6S5Eo77Lw0&#10;tDjQQ0v152bvDHzfV4+rpwtOdxm/Z29r91LVH2jM+dm0ugPFNPHfM/ziCzqUwrQNe2+j6g3IEDZw&#10;O89AiTu/TmXIVkS6WIAuC/2fv/wBAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMA&#10;AAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YA&#10;AACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAtUEYcQ4C&#10;AAD3AwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEADm3v&#10;Ld4AAAAHAQAADwAAAAAAAAAAAAAAAABoBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAA&#10;AHMFAAAAAA==&#10;" stroked="f">
+            <v:textbox style="mso-fit-shape-to-text:t">
+              <w:txbxContent>
+                <w:p w14:paraId="04D245C5" w14:textId="77777777" w:rsidR="00225CC3" w:rsidRDefault="00225CC3" w:rsidP="00225CC3">
+                  <w:pPr>
+                    <w:pBdr>
+                      <w:bottom w:val="single" w:sz="12" w:space="1" w:color="auto"/>
+                    </w:pBdr>
+                  </w:pPr>
+                </w:p>
+                <w:p w14:paraId="11CB4FBD" w14:textId="77777777" w:rsidR="00225CC3" w:rsidRPr="006632CB" w:rsidRDefault="00225CC3" w:rsidP="00225CC3">
+                  <w:pPr>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:b/>
+                      <w:bCs/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="006632CB">
+                    <w:rPr>
+                      <w:b/>
+                      <w:bCs/>
+                    </w:rPr>
+                    <w:t>FIRMA Y NOMBRE</w:t>
+                  </w:r>
+                </w:p>
+                <w:p w14:paraId="3FBECFD7" w14:textId="77777777" w:rsidR="00225CC3" w:rsidRDefault="00225CC3" w:rsidP="00225CC3">
+                  <w:pPr>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:b/>
+                      <w:bCs/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:b/>
+                      <w:bCs/>
+                    </w:rPr>
+                    <w:t>SECRETARIO(A)</w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="006632CB">
+                    <w:rPr>
+                      <w:b/>
+                      <w:bCs/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> </w:t>
+                  </w:r>
+                </w:p>
+                <w:p w14:paraId="16383E34" w14:textId="77777777" w:rsidR="00225CC3" w:rsidRPr="006632CB" w:rsidRDefault="00225CC3" w:rsidP="00225CC3">
+                  <w:pPr>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:b/>
+                      <w:bCs/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="006632CB">
+                    <w:rPr>
+                      <w:b/>
+                      <w:bCs/>
+                    </w:rPr>
+                    <w:t>COMISIÓN ELECTORAL</w:t>
+                  </w:r>
+                </w:p>
+                <w:p w14:paraId="6297F508" w14:textId="2C7FDC25" w:rsidR="006632CB" w:rsidRPr="006632CB" w:rsidRDefault="006632CB" w:rsidP="006632CB">
+                  <w:pPr>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:b/>
+                      <w:bCs/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:txbxContent>
+            </v:textbox>
+            <w10:wrap type="square" anchorx="margin"/>
+          </v:shape>
+        </w:pict>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:pict w14:anchorId="33B9D95C">
+          <v:shape id="Cuadro de texto 2" o:spid="_x0000_s2050" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:-.35pt;margin-top:12.7pt;width:189.65pt;height:73.1pt;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:400;mso-height-percent:200;mso-wrap-distance-left:9pt;mso-wrap-distance-top:3.6pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:3.6pt;mso-position-horizontal-relative:margin;mso-position-vertical-relative:text;mso-width-percent:400;mso-height-percent:200;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBHdEuvEQIAAP4DAAAOAAAAZHJzL2Uyb0RvYy54bWysk99u2yAUxu8n7R0Q94udNMkaK07Vpcs0&#10;qfsjdXsAgnGMhjnsQGJ3T98DdtOou5vmCwQ+8HHO73ysb/rWsJNCr8GWfDrJOVNWQqXtoeQ/f+ze&#10;XXPmg7CVMGBVyR+V5zebt2/WnSvUDBowlUJGItYXnSt5E4IrsszLRrXCT8ApS8EasBWBlnjIKhQd&#10;qbcmm+X5MusAK4cglff0924I8k3Sr2slw7e69iowU3LKLaQR07iPY7ZZi+KAwjVajmmIf8iiFdrS&#10;pWepOxEEO6L+S6rVEsFDHSYS2gzqWkuVaqBqpvmrah4a4VSqheB4d8bk/5+s/Hp6cN+Rhf4D9NTA&#10;VIR39yB/eWZh2wh7ULeI0DVKVHTxNCLLOueL8WhE7QsfRfbdF6ioyeIYIAn1NbaRCtXJSJ0a8HiG&#10;rvrAJP2cXS3z1RWFJMWm83y+nKW2ZKJ4Pu7Qh08KWhYnJUfqapIXp3sfYjqieN4Sb/NgdLXTxqQF&#10;HvZbg+wkyAG79KUKXm0zlnUlXy1mi6RsIZ5P5mh1IIca3Zb8Oo/f4JmI46Ot0pYgtBnmlImxI5+I&#10;ZIAT+n3PdDXCi7j2UD0SMITBkPSAaNIA/uGsIzOW3P8+ClScmc+WoK+m83l0b1rMF++JEMPLyP4y&#10;IqwkqZIHzobpNiTHJxzulpqz0wnbSyZjymSyRHN8ENHFl+u06+XZbp4AAAD//wMAUEsDBBQABgAI&#10;AAAAIQDesigj3gAAAAcBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9PT4NAEMXvJn6HzZh4MXaBRkso&#10;S1P/Xby1YtLjFLaAsrOEnbbop3c86e1N3uS938tXk+vVyY6h82QgnkWgLFW+7qgxUL693KagAiPV&#10;2HuyBr5sgFVxeZFjVvszbexpy42SEAoZGmiZh0zrULXWYZj5wZJ4Bz86ZDnHRtcjniXc9TqJonvt&#10;sCNpaHGwj62tPrdHZ+D7oXxaP99wfEh4l7xv3GtZfaAx11fTegmK7cR/z/CLL+hQCNPeH6kOqjcg&#10;Q9hAupiDEne+iGXIXkSU3oEucv2fv/gBAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEA&#10;ABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h&#10;/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAR3RL&#10;rxECAAD+AwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA&#10;3rIoI94AAAAHAQAADwAAAAAAAAAAAAAAAABrBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA&#10;8wAAAHYFAAAAAA==&#10;" stroked="f">
+            <v:textbox style="mso-fit-shape-to-text:t">
+              <w:txbxContent>
+                <w:p w14:paraId="47C27A0B" w14:textId="17A321D7" w:rsidR="006632CB" w:rsidRDefault="006632CB">
+                  <w:pPr>
+                    <w:pBdr>
+                      <w:bottom w:val="single" w:sz="12" w:space="1" w:color="auto"/>
+                    </w:pBdr>
+                  </w:pPr>
+                </w:p>
+                <w:p w14:paraId="07CFD2C7" w14:textId="64A88F35" w:rsidR="006632CB" w:rsidRPr="006632CB" w:rsidRDefault="006632CB" w:rsidP="006632CB">
+                  <w:pPr>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:b/>
+                      <w:bCs/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="006632CB">
+                    <w:rPr>
+                      <w:b/>
+                      <w:bCs/>
+                    </w:rPr>
+                    <w:t>FIRMA Y NOMBRE</w:t>
+                  </w:r>
+                </w:p>
+                <w:p w14:paraId="1143DBFE" w14:textId="77777777" w:rsidR="006632CB" w:rsidRDefault="006632CB" w:rsidP="006632CB">
+                  <w:pPr>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:b/>
+                      <w:bCs/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="006632CB">
+                    <w:rPr>
+                      <w:b/>
+                      <w:bCs/>
+                    </w:rPr>
+                    <w:t>PRESIDENTE</w:t>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:b/>
+                      <w:bCs/>
+                    </w:rPr>
+                    <w:t>(A)</w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="006632CB">
+                    <w:rPr>
+                      <w:b/>
+                      <w:bCs/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> </w:t>
+                  </w:r>
+                </w:p>
+                <w:p w14:paraId="1844E776" w14:textId="5D36901F" w:rsidR="006632CB" w:rsidRPr="006632CB" w:rsidRDefault="006632CB" w:rsidP="006632CB">
+                  <w:pPr>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:b/>
+                      <w:bCs/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="006632CB">
+                    <w:rPr>
+                      <w:b/>
+                      <w:bCs/>
+                    </w:rPr>
+                    <w:t>COMISIÓN ELECTORAL</w:t>
+                  </w:r>
+                </w:p>
+              </w:txbxContent>
+            </v:textbox>
+            <w10:wrap type="square" anchorx="margin"/>
+          </v:shape>
+        </w:pict>
+      </w:r>
+      <w:r w:rsidR="00E92ACD">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="40E95D44" w14:textId="28CFE278" w:rsidR="00A87909" w:rsidRDefault="00E92ACD">
+    <w:p w14:paraId="40E95D44" w14:textId="7EEFBBF8" w:rsidR="00A87909" w:rsidRDefault="00E92ACD">
       <w:pPr>
         <w:spacing w:after="27" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="360" w:firstLine="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F391A22" w14:textId="2BCC523E" w:rsidR="00A87909" w:rsidRDefault="001010EA">
+    <w:p w14:paraId="4F391A22" w14:textId="372CEC96" w:rsidR="00A87909" w:rsidRDefault="00E92ACD">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="center" w:pos="2833"/>
           <w:tab w:val="center" w:pos="3541"/>
           <w:tab w:val="center" w:pos="4249"/>
           <w:tab w:val="center" w:pos="4957"/>
           <w:tab w:val="center" w:pos="5665"/>
           <w:tab w:val="center" w:pos="7631"/>
         </w:tabs>
         <w:spacing w:after="23" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="-15" w:firstLine="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:noProof/>
+          <w:b/>
         </w:rPr>
-        <mc:AlternateContent>
-[...215 lines deleted...]
-      <w:r w:rsidR="00E92ACD">
+        <w:tab/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00E92ACD">
+      <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00E92ACD">
+      <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00E92ACD">
+      <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00E92ACD">
-[...5 lines deleted...]
-      </w:r>
     </w:p>
     <w:p w14:paraId="38B61EB9" w14:textId="3DC57214" w:rsidR="00225CC3" w:rsidRPr="00225CC3" w:rsidRDefault="00225CC3" w:rsidP="00225CC3"/>
-    <w:p w14:paraId="5AB63F0F" w14:textId="52DC9E34" w:rsidR="00225CC3" w:rsidRPr="00225CC3" w:rsidRDefault="00225CC3" w:rsidP="00225CC3"/>
+    <w:p w14:paraId="5AB63F0F" w14:textId="1C9DFB77" w:rsidR="00225CC3" w:rsidRPr="00225CC3" w:rsidRDefault="00225CC3" w:rsidP="00225CC3"/>
     <w:p w14:paraId="73C4D5F9" w14:textId="6151B82D" w:rsidR="00225CC3" w:rsidRPr="00225CC3" w:rsidRDefault="00225CC3" w:rsidP="00225CC3"/>
-    <w:p w14:paraId="171386F8" w14:textId="632D8BCB" w:rsidR="00225CC3" w:rsidRPr="00225CC3" w:rsidRDefault="00225CC3" w:rsidP="00225CC3"/>
-[...7 lines deleted...]
-    <w:p w14:paraId="52225BCE" w14:textId="79EF1036" w:rsidR="00225CC3" w:rsidRPr="00225CC3" w:rsidRDefault="00C016C4" w:rsidP="00225CC3">
+    <w:p w14:paraId="171386F8" w14:textId="632D8BCB" w:rsidR="00225CC3" w:rsidRDefault="00225CC3" w:rsidP="00225CC3"/>
+    <w:p w14:paraId="2BBC9290" w14:textId="77777777" w:rsidR="00213243" w:rsidRDefault="00213243" w:rsidP="00225CC3"/>
+    <w:p w14:paraId="0C406A31" w14:textId="77777777" w:rsidR="00213243" w:rsidRPr="00225CC3" w:rsidRDefault="00213243" w:rsidP="00225CC3"/>
+    <w:p w14:paraId="6558D152" w14:textId="43CEB157" w:rsidR="00225CC3" w:rsidRPr="00225CC3" w:rsidRDefault="00000000" w:rsidP="00225CC3">
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
-        <mc:AlternateContent>
-[...213 lines deleted...]
-        </mc:AlternateContent>
+        <w:pict w14:anchorId="63F4D5FA">
+          <v:shape id="_x0000_s2053" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:126.3pt;margin-top:14.5pt;width:190pt;height:88.95pt;z-index:251662336;visibility:visible;mso-wrap-style:square;mso-width-percent:400;mso-height-percent:200;mso-wrap-distance-left:9pt;mso-wrap-distance-top:3.6pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:3.6pt;mso-position-horizontal-relative:margin;mso-position-vertical-relative:text;mso-width-percent:400;mso-height-percent:200;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC1QRhxDgIAAPcDAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vthJk6wx4hRdugwD&#10;ugvQ7QNkWY6FyaJGKbG7ry8lp2nQvQ3Tg0CK1BF5eLS+GTrDjgq9Blvy6STnTFkJtbb7kv/8sXt3&#10;zZkPwtbCgFUlf1Se32zevln3rlAzaMHUChmBWF/0ruRtCK7IMi9b1Qk/AacsBRvATgRycZ/VKHpC&#10;70w2y/Nl1gPWDkEq7+n0bgzyTcJvGiXDt6bxKjBTcqotpB3TXsU926xFsUfhWi1PZYh/qKIT2tKj&#10;Z6g7EQQ7oP4LqtMSwUMTJhK6DJpGS5V6oG6m+atuHlrhVOqFyPHuTJP/f7Dy6/HBfUcWhg8w0ABT&#10;E97dg/zlmYVtK+xe3SJC3ypR08PTSFnWO1+crkaqfeEjSNV/gZqGLA4BEtDQYBdZoT4ZodMAHs+k&#10;qyEwSYezq2W+uqKQpNh0ns+XszSWTBTP1x368ElBx6JRcqSpJnhxvPchliOK55T4mgej6502Jjm4&#10;r7YG2VGQAnZppQ5epRnL+pKvFrNFQrYQ7ydxdDqQQo3uSn6dxzVqJtLx0dYpJQhtRpsqMfbET6Rk&#10;JCcM1UCJkacK6kdiCmFUIv0cMlrAP5z1pMKS+98HgYoz89kS26vpfB5lm5z54j1Rw/AyUl1GhJUE&#10;VfLA2WhuQ5J64sHd0lR2OvH1UsmpVlJXovH0E6J8L/2U9fJfN08AAAD//wMAUEsDBBQABgAIAAAA&#10;IQAObe8t3gAAAAcBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9LT8MwEITvSPwHa5G4IOokrXiEOFV5&#10;Xbi1BInjNt4mgdiO4m0b+PUsJ7jNalYz3xTLyfXqQGPsgjeQzhJQ5OtgO98YqF6fL29ARUZvsQ+e&#10;DHxRhGV5elJgbsPRr+mw4UZJiI85GmiZh1zrWLfkMM7CQF68XRgdspxjo+2IRwl3vc6S5Eo77Lw0&#10;tDjQQ0v152bvDHzfV4+rpwtOdxm/Z29r91LVH2jM+dm0ugPFNPHfM/ziCzqUwrQNe2+j6g3IEDZw&#10;O89AiTu/TmXIVkS6WIAuC/2fv/wBAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMA&#10;AAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YA&#10;AACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAtUEYcQ4C&#10;AAD3AwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEADm3v&#10;Ld4AAAAHAQAADwAAAAAAAAAAAAAAAABoBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAA&#10;AHMFAAAAAA==&#10;" stroked="f">
+            <v:textbox style="mso-fit-shape-to-text:t">
+              <w:txbxContent>
+                <w:p w14:paraId="6005E7F2" w14:textId="77777777" w:rsidR="00AB2C09" w:rsidRDefault="00AB2C09" w:rsidP="00AB2C09">
+                  <w:pPr>
+                    <w:pBdr>
+                      <w:bottom w:val="single" w:sz="12" w:space="1" w:color="auto"/>
+                    </w:pBdr>
+                  </w:pPr>
+                </w:p>
+                <w:p w14:paraId="5DA00AED" w14:textId="77777777" w:rsidR="00AB2C09" w:rsidRPr="006632CB" w:rsidRDefault="00AB2C09" w:rsidP="00AB2C09">
+                  <w:pPr>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:b/>
+                      <w:bCs/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="006632CB">
+                    <w:rPr>
+                      <w:b/>
+                      <w:bCs/>
+                    </w:rPr>
+                    <w:t>FIRMA Y NOMBRE</w:t>
+                  </w:r>
+                </w:p>
+                <w:p w14:paraId="5FD00208" w14:textId="6769EE4E" w:rsidR="00AB2C09" w:rsidRDefault="00AB2C09" w:rsidP="00AB2C09">
+                  <w:pPr>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:b/>
+                      <w:bCs/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:b/>
+                      <w:bCs/>
+                    </w:rPr>
+                    <w:t>TESORERO(A)</w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="006632CB">
+                    <w:rPr>
+                      <w:b/>
+                      <w:bCs/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> </w:t>
+                  </w:r>
+                </w:p>
+                <w:p w14:paraId="49EAE83D" w14:textId="77777777" w:rsidR="00AB2C09" w:rsidRPr="006632CB" w:rsidRDefault="00AB2C09" w:rsidP="00AB2C09">
+                  <w:pPr>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:b/>
+                      <w:bCs/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="006632CB">
+                    <w:rPr>
+                      <w:b/>
+                      <w:bCs/>
+                    </w:rPr>
+                    <w:t>COMISIÓN ELECTORAL</w:t>
+                  </w:r>
+                </w:p>
+                <w:p w14:paraId="53DC4540" w14:textId="77777777" w:rsidR="00AB2C09" w:rsidRPr="006632CB" w:rsidRDefault="00AB2C09" w:rsidP="00AB2C09">
+                  <w:pPr>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:b/>
+                      <w:bCs/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:txbxContent>
+            </v:textbox>
+            <w10:wrap type="square" anchorx="margin"/>
+          </v:shape>
+        </w:pict>
       </w:r>
     </w:p>
-    <w:p w14:paraId="398C0679" w14:textId="7DA148F9" w:rsidR="00225CC3" w:rsidRPr="00225CC3" w:rsidRDefault="00225CC3" w:rsidP="00225CC3"/>
+    <w:p w14:paraId="4655F60F" w14:textId="6ACD84FF" w:rsidR="00225CC3" w:rsidRPr="00225CC3" w:rsidRDefault="00225CC3" w:rsidP="00225CC3"/>
+    <w:p w14:paraId="69742BE3" w14:textId="68D162F8" w:rsidR="00225CC3" w:rsidRPr="00225CC3" w:rsidRDefault="00225CC3" w:rsidP="00225CC3"/>
+    <w:p w14:paraId="16F09506" w14:textId="2691D688" w:rsidR="00225CC3" w:rsidRPr="00225CC3" w:rsidRDefault="00225CC3" w:rsidP="00225CC3"/>
+    <w:p w14:paraId="43DFE098" w14:textId="7EB8021A" w:rsidR="00225CC3" w:rsidRPr="00225CC3" w:rsidRDefault="00225CC3" w:rsidP="00225CC3"/>
+    <w:p w14:paraId="7435AC4F" w14:textId="19F4C83D" w:rsidR="00225CC3" w:rsidRPr="00225CC3" w:rsidRDefault="00225CC3" w:rsidP="00225CC3"/>
+    <w:p w14:paraId="52225BCE" w14:textId="0B28DBFC" w:rsidR="00225CC3" w:rsidRPr="00225CC3" w:rsidRDefault="00225CC3" w:rsidP="00225CC3"/>
+    <w:p w14:paraId="398C0679" w14:textId="4BE12513" w:rsidR="00225CC3" w:rsidRPr="00225CC3" w:rsidRDefault="00225CC3" w:rsidP="00225CC3"/>
     <w:p w14:paraId="175830EE" w14:textId="2D59EAEF" w:rsidR="00225CC3" w:rsidRPr="00225CC3" w:rsidRDefault="00225CC3" w:rsidP="00225CC3"/>
-    <w:p w14:paraId="6D96AFCF" w14:textId="2EEA9F53" w:rsidR="00225CC3" w:rsidRPr="00225CC3" w:rsidRDefault="00225CC3" w:rsidP="00225CC3"/>
-[...2 lines deleted...]
-    <w:p w14:paraId="298D8B56" w14:textId="36272C1F" w:rsidR="00225CC3" w:rsidRPr="00225CC3" w:rsidRDefault="00225CC3" w:rsidP="00225CC3"/>
+    <w:p w14:paraId="6D96AFCF" w14:textId="48E381FF" w:rsidR="00225CC3" w:rsidRPr="00225CC3" w:rsidRDefault="00225CC3" w:rsidP="00225CC3"/>
+    <w:p w14:paraId="5AFEFFC2" w14:textId="03A69371" w:rsidR="00225CC3" w:rsidRPr="00225CC3" w:rsidRDefault="00225CC3" w:rsidP="00225CC3"/>
     <w:p w14:paraId="17D47EDA" w14:textId="4E131FA6" w:rsidR="00225CC3" w:rsidRPr="00225CC3" w:rsidRDefault="00225CC3" w:rsidP="00225CC3"/>
-    <w:p w14:paraId="3DFE5560" w14:textId="1DBCAB32" w:rsidR="00225CC3" w:rsidRPr="00225CC3" w:rsidRDefault="001010EA" w:rsidP="00225CC3">
+    <w:p w14:paraId="4EB214D2" w14:textId="20D59D40" w:rsidR="00225CC3" w:rsidRDefault="00225CC3" w:rsidP="00225CC3">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3DFE5560" w14:textId="2B1ACCEB" w:rsidR="00225CC3" w:rsidRDefault="00225CC3" w:rsidP="00225CC3">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1680"/>
         </w:tabs>
       </w:pPr>
       <w:r>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2FAF8F6B" w14:textId="77777777" w:rsidR="00470309" w:rsidRPr="00470309" w:rsidRDefault="00470309" w:rsidP="00470309"/>
+    <w:p w14:paraId="7A85D0D7" w14:textId="77777777" w:rsidR="00470309" w:rsidRPr="00470309" w:rsidRDefault="00470309" w:rsidP="00470309"/>
+    <w:p w14:paraId="5E485284" w14:textId="77777777" w:rsidR="00470309" w:rsidRPr="00470309" w:rsidRDefault="00470309" w:rsidP="00470309"/>
+    <w:p w14:paraId="669D23A8" w14:textId="77777777" w:rsidR="00470309" w:rsidRPr="00470309" w:rsidRDefault="00470309" w:rsidP="00470309"/>
+    <w:p w14:paraId="53DF6336" w14:textId="77777777" w:rsidR="00470309" w:rsidRPr="00470309" w:rsidRDefault="00470309" w:rsidP="00470309"/>
+    <w:p w14:paraId="0A4F6F4C" w14:textId="77777777" w:rsidR="003E203E" w:rsidRDefault="003E203E" w:rsidP="00470309">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3255"/>
+        </w:tabs>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="13BB100E" w14:textId="58D49995" w:rsidR="00470309" w:rsidRDefault="00E64E22" w:rsidP="00470309">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3255"/>
+        </w:tabs>
+        <w:jc w:val="center"/>
         <w:rPr>
-          <w:noProof/>
+          <w:b/>
+          <w:bCs/>
         </w:rPr>
-        <mc:AlternateContent>
-[...213 lines deleted...]
-        </mc:AlternateContent>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:smallCaps/>
+        </w:rPr>
+        <w:t>L</w:t>
+      </w:r>
+      <w:r w:rsidR="00470309" w:rsidRPr="00470309">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>istado de asistencia a reunión Comisión Electoral</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00225CC3" w:rsidRPr="00225CC3" w:rsidSect="001010EA">
-      <w:pgSz w:w="12240" w:h="20160" w:code="5"/>
+    <w:p w14:paraId="70F31814" w14:textId="77777777" w:rsidR="00470309" w:rsidRDefault="00470309" w:rsidP="00470309">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3255"/>
+        </w:tabs>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="Tablaconcuadrcula"/>
+        <w:tblW w:w="10670" w:type="dxa"/>
+        <w:tblInd w:w="-892" w:type="dxa"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="574"/>
+        <w:gridCol w:w="2836"/>
+        <w:gridCol w:w="1701"/>
+        <w:gridCol w:w="3425"/>
+        <w:gridCol w:w="2134"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00470309" w14:paraId="62F41AD6" w14:textId="77777777" w:rsidTr="00470309">
+        <w:trPr>
+          <w:trHeight w:val="288"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="574" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="48FDCD97" w14:textId="3164CC8D" w:rsidR="00470309" w:rsidRDefault="00470309" w:rsidP="00470309">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3255"/>
+              </w:tabs>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>N°</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2836" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4BC50587" w14:textId="7A11082B" w:rsidR="00470309" w:rsidRDefault="00470309" w:rsidP="00470309">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3255"/>
+              </w:tabs>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>NOMBRE</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6071E68E" w14:textId="1E2958BA" w:rsidR="00470309" w:rsidRDefault="00470309" w:rsidP="00470309">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3255"/>
+              </w:tabs>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>RUT</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3425" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0CA6BF9D" w14:textId="76BA0099" w:rsidR="00470309" w:rsidRDefault="00470309" w:rsidP="00470309">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3255"/>
+              </w:tabs>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>DOMICILIO</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2134" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="74119E55" w14:textId="6DD50F5C" w:rsidR="00470309" w:rsidRDefault="00470309" w:rsidP="00470309">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3255"/>
+              </w:tabs>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>FIRMA</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00470309" w14:paraId="7BD6A11A" w14:textId="77777777" w:rsidTr="00470309">
+        <w:trPr>
+          <w:trHeight w:val="288"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="574" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="22CD4905" w14:textId="77777777" w:rsidR="00470309" w:rsidRDefault="00470309" w:rsidP="00470309">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3255"/>
+              </w:tabs>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="49B67C9A" w14:textId="77777777" w:rsidR="00470309" w:rsidRDefault="00470309" w:rsidP="00470309">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3255"/>
+              </w:tabs>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2836" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="78D6F942" w14:textId="77777777" w:rsidR="00470309" w:rsidRDefault="00470309" w:rsidP="00470309">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3255"/>
+              </w:tabs>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6A254698" w14:textId="77777777" w:rsidR="00470309" w:rsidRDefault="00470309" w:rsidP="00470309">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3255"/>
+              </w:tabs>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3425" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="33122B88" w14:textId="77777777" w:rsidR="00470309" w:rsidRDefault="00470309" w:rsidP="00470309">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3255"/>
+              </w:tabs>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2134" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5B1CD2FA" w14:textId="77777777" w:rsidR="00470309" w:rsidRDefault="00470309" w:rsidP="00470309">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3255"/>
+              </w:tabs>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00470309" w14:paraId="03890FFB" w14:textId="77777777" w:rsidTr="00470309">
+        <w:trPr>
+          <w:trHeight w:val="288"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="574" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4711C791" w14:textId="77777777" w:rsidR="00470309" w:rsidRDefault="00470309" w:rsidP="00470309">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3255"/>
+              </w:tabs>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="73EF4BF1" w14:textId="77777777" w:rsidR="00470309" w:rsidRDefault="00470309" w:rsidP="00470309">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3255"/>
+              </w:tabs>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2836" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3E41532A" w14:textId="77777777" w:rsidR="00470309" w:rsidRDefault="00470309" w:rsidP="00470309">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3255"/>
+              </w:tabs>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6B203A69" w14:textId="77777777" w:rsidR="00470309" w:rsidRDefault="00470309" w:rsidP="00470309">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3255"/>
+              </w:tabs>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3425" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4E6DCB46" w14:textId="77777777" w:rsidR="00470309" w:rsidRDefault="00470309" w:rsidP="00470309">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3255"/>
+              </w:tabs>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2134" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="651C2374" w14:textId="77777777" w:rsidR="00470309" w:rsidRDefault="00470309" w:rsidP="00470309">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3255"/>
+              </w:tabs>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00470309" w14:paraId="1A69EE47" w14:textId="77777777" w:rsidTr="00470309">
+        <w:trPr>
+          <w:trHeight w:val="288"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="574" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7BCE1C0C" w14:textId="77777777" w:rsidR="00470309" w:rsidRDefault="00470309" w:rsidP="00470309">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3255"/>
+              </w:tabs>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3C36C6CF" w14:textId="77777777" w:rsidR="00470309" w:rsidRDefault="00470309" w:rsidP="00470309">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3255"/>
+              </w:tabs>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2836" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1C75B6A3" w14:textId="77777777" w:rsidR="00470309" w:rsidRDefault="00470309" w:rsidP="00470309">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3255"/>
+              </w:tabs>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6AEC50F9" w14:textId="77777777" w:rsidR="00470309" w:rsidRDefault="00470309" w:rsidP="00470309">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3255"/>
+              </w:tabs>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3425" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="06EB3E6C" w14:textId="77777777" w:rsidR="00470309" w:rsidRDefault="00470309" w:rsidP="00470309">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3255"/>
+              </w:tabs>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2134" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="09C66052" w14:textId="77777777" w:rsidR="00470309" w:rsidRDefault="00470309" w:rsidP="00470309">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3255"/>
+              </w:tabs>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00470309" w14:paraId="79F1B0D6" w14:textId="77777777" w:rsidTr="00470309">
+        <w:trPr>
+          <w:trHeight w:val="288"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="574" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="65D1980E" w14:textId="77777777" w:rsidR="00470309" w:rsidRDefault="00470309" w:rsidP="00470309">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3255"/>
+              </w:tabs>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6CE6CE04" w14:textId="77777777" w:rsidR="00470309" w:rsidRDefault="00470309" w:rsidP="00470309">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3255"/>
+              </w:tabs>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2836" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6D7A6071" w14:textId="77777777" w:rsidR="00470309" w:rsidRDefault="00470309" w:rsidP="00470309">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3255"/>
+              </w:tabs>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0AD2CBF6" w14:textId="77777777" w:rsidR="00470309" w:rsidRDefault="00470309" w:rsidP="00470309">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3255"/>
+              </w:tabs>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3425" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="53E7480D" w14:textId="77777777" w:rsidR="00470309" w:rsidRDefault="00470309" w:rsidP="00470309">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3255"/>
+              </w:tabs>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2134" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6AC3F097" w14:textId="77777777" w:rsidR="00470309" w:rsidRDefault="00470309" w:rsidP="00470309">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3255"/>
+              </w:tabs>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00470309" w14:paraId="623CE04B" w14:textId="77777777" w:rsidTr="00470309">
+        <w:trPr>
+          <w:trHeight w:val="288"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="574" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="401023B9" w14:textId="77777777" w:rsidR="00470309" w:rsidRDefault="00470309" w:rsidP="00470309">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3255"/>
+              </w:tabs>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4819F5BB" w14:textId="77777777" w:rsidR="00470309" w:rsidRDefault="00470309" w:rsidP="00470309">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3255"/>
+              </w:tabs>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2836" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="26F4E7AB" w14:textId="77777777" w:rsidR="00470309" w:rsidRDefault="00470309" w:rsidP="00470309">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3255"/>
+              </w:tabs>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1C6851B5" w14:textId="77777777" w:rsidR="00470309" w:rsidRDefault="00470309" w:rsidP="00470309">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3255"/>
+              </w:tabs>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3425" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="69134446" w14:textId="77777777" w:rsidR="00470309" w:rsidRDefault="00470309" w:rsidP="00470309">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3255"/>
+              </w:tabs>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2134" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="232F2220" w14:textId="77777777" w:rsidR="00470309" w:rsidRDefault="00470309" w:rsidP="00470309">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3255"/>
+              </w:tabs>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00470309" w14:paraId="5E736AC3" w14:textId="77777777" w:rsidTr="00470309">
+        <w:trPr>
+          <w:trHeight w:val="288"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="574" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5411C9A8" w14:textId="77777777" w:rsidR="00470309" w:rsidRDefault="00470309" w:rsidP="00470309">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3255"/>
+              </w:tabs>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="54757FB3" w14:textId="77777777" w:rsidR="00470309" w:rsidRDefault="00470309" w:rsidP="00470309">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3255"/>
+              </w:tabs>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2836" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3AB0E9CB" w14:textId="77777777" w:rsidR="00470309" w:rsidRDefault="00470309" w:rsidP="00470309">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3255"/>
+              </w:tabs>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3005DC93" w14:textId="77777777" w:rsidR="00470309" w:rsidRDefault="00470309" w:rsidP="00470309">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3255"/>
+              </w:tabs>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3425" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6BEBC658" w14:textId="77777777" w:rsidR="00470309" w:rsidRDefault="00470309" w:rsidP="00470309">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3255"/>
+              </w:tabs>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2134" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4F252118" w14:textId="77777777" w:rsidR="00470309" w:rsidRDefault="00470309" w:rsidP="00470309">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3255"/>
+              </w:tabs>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00470309" w14:paraId="53D81353" w14:textId="77777777" w:rsidTr="00470309">
+        <w:trPr>
+          <w:trHeight w:val="288"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="574" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="399140EA" w14:textId="77777777" w:rsidR="00470309" w:rsidRDefault="00470309" w:rsidP="00470309">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3255"/>
+              </w:tabs>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0CD39AE7" w14:textId="77777777" w:rsidR="00470309" w:rsidRDefault="00470309" w:rsidP="00470309">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3255"/>
+              </w:tabs>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2836" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2CEA3E26" w14:textId="77777777" w:rsidR="00470309" w:rsidRDefault="00470309" w:rsidP="00470309">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3255"/>
+              </w:tabs>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="315F146B" w14:textId="77777777" w:rsidR="00470309" w:rsidRDefault="00470309" w:rsidP="00470309">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3255"/>
+              </w:tabs>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3425" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="279F13D4" w14:textId="77777777" w:rsidR="00470309" w:rsidRDefault="00470309" w:rsidP="00470309">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3255"/>
+              </w:tabs>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2134" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1CC88662" w14:textId="77777777" w:rsidR="00470309" w:rsidRDefault="00470309" w:rsidP="00470309">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3255"/>
+              </w:tabs>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00470309" w14:paraId="259F77D6" w14:textId="77777777" w:rsidTr="00470309">
+        <w:trPr>
+          <w:trHeight w:val="303"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="574" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="462F88EE" w14:textId="77777777" w:rsidR="00470309" w:rsidRDefault="00470309" w:rsidP="00470309">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3255"/>
+              </w:tabs>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="236A3A0F" w14:textId="77777777" w:rsidR="00470309" w:rsidRDefault="00470309" w:rsidP="00470309">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3255"/>
+              </w:tabs>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2836" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3D42224C" w14:textId="77777777" w:rsidR="00470309" w:rsidRDefault="00470309" w:rsidP="00470309">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3255"/>
+              </w:tabs>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2D2A9713" w14:textId="77777777" w:rsidR="00470309" w:rsidRDefault="00470309" w:rsidP="00470309">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3255"/>
+              </w:tabs>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3425" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="55F28918" w14:textId="77777777" w:rsidR="00470309" w:rsidRDefault="00470309" w:rsidP="00470309">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3255"/>
+              </w:tabs>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2134" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="54824BB6" w14:textId="77777777" w:rsidR="00470309" w:rsidRDefault="00470309" w:rsidP="00470309">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3255"/>
+              </w:tabs>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00470309" w14:paraId="0908E1A8" w14:textId="77777777" w:rsidTr="00470309">
+        <w:trPr>
+          <w:trHeight w:val="288"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="574" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="57EAD016" w14:textId="77777777" w:rsidR="00470309" w:rsidRDefault="00470309" w:rsidP="00470309">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3255"/>
+              </w:tabs>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="71C503BD" w14:textId="77777777" w:rsidR="00470309" w:rsidRDefault="00470309" w:rsidP="00470309">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3255"/>
+              </w:tabs>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2836" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2E2D4FF0" w14:textId="77777777" w:rsidR="00470309" w:rsidRDefault="00470309" w:rsidP="00470309">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3255"/>
+              </w:tabs>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1B6081C8" w14:textId="77777777" w:rsidR="00470309" w:rsidRDefault="00470309" w:rsidP="00470309">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3255"/>
+              </w:tabs>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3425" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="605F9618" w14:textId="77777777" w:rsidR="00470309" w:rsidRDefault="00470309" w:rsidP="00470309">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3255"/>
+              </w:tabs>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2134" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4E0DF8A6" w14:textId="77777777" w:rsidR="00470309" w:rsidRDefault="00470309" w:rsidP="00470309">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3255"/>
+              </w:tabs>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00470309" w14:paraId="676E14D5" w14:textId="77777777" w:rsidTr="00470309">
+        <w:trPr>
+          <w:trHeight w:val="288"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="574" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6A21CAC7" w14:textId="77777777" w:rsidR="00470309" w:rsidRDefault="00470309" w:rsidP="00470309">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3255"/>
+              </w:tabs>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="34C5AC58" w14:textId="77777777" w:rsidR="00470309" w:rsidRDefault="00470309" w:rsidP="00470309">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3255"/>
+              </w:tabs>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2836" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1E717C4B" w14:textId="77777777" w:rsidR="00470309" w:rsidRDefault="00470309" w:rsidP="00470309">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3255"/>
+              </w:tabs>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="02BA184D" w14:textId="77777777" w:rsidR="00470309" w:rsidRDefault="00470309" w:rsidP="00470309">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3255"/>
+              </w:tabs>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3425" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3842E74A" w14:textId="77777777" w:rsidR="00470309" w:rsidRDefault="00470309" w:rsidP="00470309">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3255"/>
+              </w:tabs>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2134" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="79AFC6E4" w14:textId="77777777" w:rsidR="00470309" w:rsidRDefault="00470309" w:rsidP="00470309">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3255"/>
+              </w:tabs>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00470309" w14:paraId="76EE3448" w14:textId="77777777" w:rsidTr="00470309">
+        <w:trPr>
+          <w:trHeight w:val="288"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="574" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5169DEF9" w14:textId="77777777" w:rsidR="00470309" w:rsidRDefault="00470309" w:rsidP="00470309">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3255"/>
+              </w:tabs>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="052220E6" w14:textId="77777777" w:rsidR="00470309" w:rsidRDefault="00470309" w:rsidP="00470309">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3255"/>
+              </w:tabs>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2836" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0954D227" w14:textId="77777777" w:rsidR="00470309" w:rsidRDefault="00470309" w:rsidP="00470309">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3255"/>
+              </w:tabs>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="160ED74C" w14:textId="77777777" w:rsidR="00470309" w:rsidRDefault="00470309" w:rsidP="00470309">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3255"/>
+              </w:tabs>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3425" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="526629C4" w14:textId="77777777" w:rsidR="00470309" w:rsidRDefault="00470309" w:rsidP="00470309">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3255"/>
+              </w:tabs>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2134" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="345D3605" w14:textId="77777777" w:rsidR="00470309" w:rsidRDefault="00470309" w:rsidP="00470309">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3255"/>
+              </w:tabs>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00470309" w14:paraId="0804805F" w14:textId="77777777" w:rsidTr="00470309">
+        <w:trPr>
+          <w:trHeight w:val="288"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="574" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2550A842" w14:textId="77777777" w:rsidR="00470309" w:rsidRDefault="00470309" w:rsidP="00470309">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3255"/>
+              </w:tabs>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2B589F86" w14:textId="77777777" w:rsidR="00470309" w:rsidRDefault="00470309" w:rsidP="00470309">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3255"/>
+              </w:tabs>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2836" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="01ECAAC7" w14:textId="77777777" w:rsidR="00470309" w:rsidRDefault="00470309" w:rsidP="00470309">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3255"/>
+              </w:tabs>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6F6058A0" w14:textId="77777777" w:rsidR="00470309" w:rsidRDefault="00470309" w:rsidP="00470309">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3255"/>
+              </w:tabs>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3425" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5E34E524" w14:textId="77777777" w:rsidR="00470309" w:rsidRDefault="00470309" w:rsidP="00470309">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3255"/>
+              </w:tabs>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2134" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2E477FF4" w14:textId="77777777" w:rsidR="00470309" w:rsidRDefault="00470309" w:rsidP="00470309">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3255"/>
+              </w:tabs>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00470309" w14:paraId="08F06E4E" w14:textId="77777777" w:rsidTr="00470309">
+        <w:trPr>
+          <w:trHeight w:val="288"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="574" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7FBC786B" w14:textId="77777777" w:rsidR="00470309" w:rsidRDefault="00470309" w:rsidP="00470309">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3255"/>
+              </w:tabs>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2FBD6FFD" w14:textId="77777777" w:rsidR="00470309" w:rsidRDefault="00470309" w:rsidP="00470309">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3255"/>
+              </w:tabs>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2836" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="117E0E96" w14:textId="77777777" w:rsidR="00470309" w:rsidRDefault="00470309" w:rsidP="00470309">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3255"/>
+              </w:tabs>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2C024385" w14:textId="77777777" w:rsidR="00470309" w:rsidRDefault="00470309" w:rsidP="00470309">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3255"/>
+              </w:tabs>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3425" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6DE5138A" w14:textId="77777777" w:rsidR="00470309" w:rsidRDefault="00470309" w:rsidP="00470309">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3255"/>
+              </w:tabs>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2134" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="082B8741" w14:textId="77777777" w:rsidR="00470309" w:rsidRDefault="00470309" w:rsidP="00470309">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3255"/>
+              </w:tabs>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00470309" w14:paraId="452ABA12" w14:textId="77777777" w:rsidTr="00470309">
+        <w:trPr>
+          <w:trHeight w:val="288"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="574" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="589A0E47" w14:textId="77777777" w:rsidR="00470309" w:rsidRDefault="00470309" w:rsidP="00470309">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3255"/>
+              </w:tabs>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0AC467D4" w14:textId="77777777" w:rsidR="00470309" w:rsidRDefault="00470309" w:rsidP="00470309">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3255"/>
+              </w:tabs>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2836" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2BCFDA0D" w14:textId="77777777" w:rsidR="00470309" w:rsidRDefault="00470309" w:rsidP="00470309">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3255"/>
+              </w:tabs>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5FECFABD" w14:textId="77777777" w:rsidR="00470309" w:rsidRDefault="00470309" w:rsidP="00470309">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3255"/>
+              </w:tabs>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3425" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="215C1295" w14:textId="77777777" w:rsidR="00470309" w:rsidRDefault="00470309" w:rsidP="00470309">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3255"/>
+              </w:tabs>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2134" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6441A383" w14:textId="77777777" w:rsidR="00470309" w:rsidRDefault="00470309" w:rsidP="00470309">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3255"/>
+              </w:tabs>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00470309" w14:paraId="036264BF" w14:textId="77777777" w:rsidTr="00470309">
+        <w:trPr>
+          <w:trHeight w:val="288"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="574" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="31B11B0E" w14:textId="77777777" w:rsidR="00470309" w:rsidRDefault="00470309" w:rsidP="00470309">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3255"/>
+              </w:tabs>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="13312A72" w14:textId="77777777" w:rsidR="00470309" w:rsidRDefault="00470309" w:rsidP="00470309">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3255"/>
+              </w:tabs>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2836" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="62330BD9" w14:textId="77777777" w:rsidR="00470309" w:rsidRDefault="00470309" w:rsidP="00470309">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3255"/>
+              </w:tabs>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="60360C16" w14:textId="77777777" w:rsidR="00213243" w:rsidRDefault="00213243" w:rsidP="00470309">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3255"/>
+              </w:tabs>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="147A9C6F" w14:textId="77777777" w:rsidR="00470309" w:rsidRDefault="00470309" w:rsidP="00470309">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3255"/>
+              </w:tabs>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3425" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3ED00C24" w14:textId="77777777" w:rsidR="00470309" w:rsidRDefault="00470309" w:rsidP="00470309">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3255"/>
+              </w:tabs>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2134" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4E6E954C" w14:textId="77777777" w:rsidR="00470309" w:rsidRDefault="00470309" w:rsidP="00470309">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3255"/>
+              </w:tabs>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00470309" w14:paraId="09060EBB" w14:textId="77777777" w:rsidTr="00470309">
+        <w:trPr>
+          <w:trHeight w:val="288"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="574" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0FC706F3" w14:textId="77777777" w:rsidR="00470309" w:rsidRDefault="00470309" w:rsidP="00470309">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3255"/>
+              </w:tabs>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="70BFA895" w14:textId="77777777" w:rsidR="00470309" w:rsidRDefault="00470309" w:rsidP="00470309">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3255"/>
+              </w:tabs>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2836" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="03B35AFD" w14:textId="77777777" w:rsidR="00470309" w:rsidRDefault="00470309" w:rsidP="00470309">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3255"/>
+              </w:tabs>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="12B63CF5" w14:textId="77777777" w:rsidR="00470309" w:rsidRDefault="00470309" w:rsidP="00470309">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3255"/>
+              </w:tabs>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3425" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="744D3A73" w14:textId="77777777" w:rsidR="00470309" w:rsidRDefault="00470309" w:rsidP="00470309">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3255"/>
+              </w:tabs>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2134" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="51C83780" w14:textId="77777777" w:rsidR="00470309" w:rsidRDefault="00470309" w:rsidP="00470309">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3255"/>
+              </w:tabs>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00470309" w14:paraId="14A80318" w14:textId="77777777" w:rsidTr="00470309">
+        <w:trPr>
+          <w:trHeight w:val="288"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="574" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6E0A7D14" w14:textId="77777777" w:rsidR="00470309" w:rsidRDefault="00470309" w:rsidP="00470309">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3255"/>
+              </w:tabs>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="486FDE9F" w14:textId="77777777" w:rsidR="00470309" w:rsidRDefault="00470309" w:rsidP="00470309">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3255"/>
+              </w:tabs>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2836" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="06BC4691" w14:textId="77777777" w:rsidR="00470309" w:rsidRDefault="00470309" w:rsidP="00470309">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3255"/>
+              </w:tabs>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7FEBE31E" w14:textId="77777777" w:rsidR="00470309" w:rsidRDefault="00470309" w:rsidP="00470309">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3255"/>
+              </w:tabs>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3425" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1774E9D1" w14:textId="77777777" w:rsidR="00470309" w:rsidRDefault="00470309" w:rsidP="00470309">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3255"/>
+              </w:tabs>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2134" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7B3AAA66" w14:textId="77777777" w:rsidR="00470309" w:rsidRDefault="00470309" w:rsidP="00470309">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3255"/>
+              </w:tabs>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="5B9873CB" w14:textId="77777777" w:rsidR="00470309" w:rsidRDefault="00470309" w:rsidP="00E64E22">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3255"/>
+        </w:tabs>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="61B1DFC4" w14:textId="77777777" w:rsidR="00E64E22" w:rsidRDefault="00E64E22" w:rsidP="00E64E22">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3255"/>
+        </w:tabs>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="426C5BDD" w14:textId="77777777" w:rsidR="00E64E22" w:rsidRPr="00470309" w:rsidRDefault="00E64E22" w:rsidP="00E64E22">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3255"/>
+        </w:tabs>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidR="00E64E22" w:rsidRPr="00470309" w:rsidSect="00213243">
+      <w:headerReference w:type="even" r:id="rId7"/>
+      <w:headerReference w:type="default" r:id="rId8"/>
+      <w:footerReference w:type="even" r:id="rId9"/>
+      <w:footerReference w:type="default" r:id="rId10"/>
+      <w:headerReference w:type="first" r:id="rId11"/>
+      <w:footerReference w:type="first" r:id="rId12"/>
+      <w:pgSz w:w="12240" w:h="15840" w:code="1"/>
       <w:pgMar w:top="332" w:right="1038" w:bottom="826" w:left="1702" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="326"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
+<file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:endnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="3EEFE14F" w14:textId="77777777" w:rsidR="00262F21" w:rsidRDefault="00262F21" w:rsidP="003D1B5A">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+  <w:endnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="7E9A2537" w14:textId="77777777" w:rsidR="00262F21" w:rsidRDefault="00262F21" w:rsidP="003D1B5A">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+</w:endnotes>
+</file>
+
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="DengXian">
-    <w:altName w:val="等线"/>
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002BF" w:usb1="38CF7CFA" w:usb2="00000016" w:usb3="00000000" w:csb0="0004000F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Times New Roman">
-    <w:panose1 w:val="02020603050405020304"/>
+  <w:font w:name="Arial">
+    <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
-    <w:family w:val="roman"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="DengXian Light">
-[...1 lines deleted...]
-    <w:charset w:val="86"/>
+  <w:font w:name="Times New Roman">
+    <w:panose1 w:val="02020603050405020304"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Argentum Sans Light">
+    <w:panose1 w:val="00000400000000000000"/>
+    <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="A00002BF" w:usb1="38CF7CFA" w:usb2="00000016" w:usb3="00000000" w:csb0="0004000F" w:csb1="00000000"/>
+    <w:sig w:usb0="20000007" w:usb1="00000001" w:usb2="00000000" w:usb3="00000000" w:csb0="00000193" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Argentum Sans">
+    <w:panose1 w:val="00000500000000000000"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000007" w:usb1="00000001" w:usb2="00000000" w:usb3="00000000" w:csb0="00000193" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="DengXian Light">
+    <w:charset w:val="86"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="A00002BF" w:usb1="38CF7CFA" w:usb2="00000016" w:usb3="00000000" w:csb0="0004000F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
+<file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="627D964E" w14:textId="77777777" w:rsidR="0002411B" w:rsidRDefault="0002411B">
+    <w:pPr>
+      <w:pStyle w:val="Piedepgina"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="0B5C0345" w14:textId="6254C3BD" w:rsidR="008D4FD5" w:rsidRDefault="008D4FD5">
+    <w:pPr>
+      <w:pStyle w:val="Piedepgina"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:noProof/>
+        <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+        <w:lang w:eastAsia="es-CL"/>
+      </w:rPr>
+      <w:drawing>
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251657728" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="68E61208" wp14:editId="1D7660C4">
+          <wp:simplePos x="0" y="0"/>
+          <wp:positionH relativeFrom="page">
+            <wp:posOffset>2540</wp:posOffset>
+          </wp:positionH>
+          <wp:positionV relativeFrom="paragraph">
+            <wp:posOffset>-181915</wp:posOffset>
+          </wp:positionV>
+          <wp:extent cx="7769860" cy="990600"/>
+          <wp:effectExtent l="0" t="0" r="0" b="0"/>
+          <wp:wrapNone/>
+          <wp:docPr id="19" name="Imagen 19"/>
+          <wp:cNvGraphicFramePr>
+            <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+          </wp:cNvGraphicFramePr>
+          <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+              <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:nvPicPr>
+                  <pic:cNvPr id="13" name="Presentación - Tocopilla_--12.png"/>
+                  <pic:cNvPicPr/>
+                </pic:nvPicPr>
+                <pic:blipFill>
+                  <a:blip r:embed="rId1" cstate="print">
+                    <a:extLst>
+                      <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                        <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                      </a:ext>
+                    </a:extLst>
+                  </a:blip>
+                  <a:stretch>
+                    <a:fillRect/>
+                  </a:stretch>
+                </pic:blipFill>
+                <pic:spPr>
+                  <a:xfrm>
+                    <a:off x="0" y="0"/>
+                    <a:ext cx="7769860" cy="990600"/>
+                  </a:xfrm>
+                  <a:prstGeom prst="rect">
+                    <a:avLst/>
+                  </a:prstGeom>
+                </pic:spPr>
+              </pic:pic>
+            </a:graphicData>
+          </a:graphic>
+          <wp14:sizeRelH relativeFrom="margin">
+            <wp14:pctWidth>0</wp14:pctWidth>
+          </wp14:sizeRelH>
+          <wp14:sizeRelV relativeFrom="margin">
+            <wp14:pctHeight>0</wp14:pctHeight>
+          </wp14:sizeRelV>
+        </wp:anchor>
+      </w:drawing>
+    </w:r>
+  </w:p>
+  <w:p w14:paraId="6067ACB6" w14:textId="1685C543" w:rsidR="008D4FD5" w:rsidRDefault="0002411B" w:rsidP="0002411B">
+    <w:pPr>
+      <w:pStyle w:val="Piedepgina"/>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="4419"/>
+        <w:tab w:val="left" w:pos="8838"/>
+      </w:tabs>
+    </w:pPr>
+    <w:r>
+      <w:tab/>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="04184FD2" w14:textId="77777777" w:rsidR="0002411B" w:rsidRDefault="0002411B">
+    <w:pPr>
+      <w:pStyle w:val="Piedepgina"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:footnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="394EBC0C" w14:textId="77777777" w:rsidR="00262F21" w:rsidRDefault="00262F21" w:rsidP="003D1B5A">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="7C416762" w14:textId="77777777" w:rsidR="00262F21" w:rsidRDefault="00262F21" w:rsidP="003D1B5A">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+</w:footnotes>
+</file>
+
+<file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="33DDA068" w14:textId="77777777" w:rsidR="0002411B" w:rsidRDefault="0002411B">
+    <w:pPr>
+      <w:pStyle w:val="Encabezado"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="0B471C03" w14:textId="56281EE3" w:rsidR="003D1B5A" w:rsidRDefault="00000000" w:rsidP="003D1B5A">
+    <w:pPr>
+      <w:pStyle w:val="Encabezado"/>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="4419"/>
+        <w:tab w:val="clear" w:pos="8838"/>
+        <w:tab w:val="left" w:pos="8789"/>
+      </w:tabs>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:pict w14:anchorId="1C757734">
+        <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+          <v:stroke joinstyle="miter"/>
+          <v:path gradientshapeok="t" o:connecttype="rect"/>
+        </v:shapetype>
+        <v:shape id="Cuadro de texto 12" o:spid="_x0000_s1025" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:399.5pt;margin-top:-19.5pt;width:95.7pt;height:58.45pt;z-index:-251657728;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal-relative:text;mso-position-vertical-relative:text;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDYvapMDgIAADAEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X5wE2ZYZcYqsRYYB&#10;QVsgHXpWZCk2YImCxMTOfv0o2flYt9Owi0SKFEW+97S460zDjsqHGmzBJ6MxZ8pKKGu7L/iPl/WH&#10;OWcBhS1FA1YV/KQCv1u+f7doXa6mUEFTKs+oiA156wpeIbo8y4KslBFhBE5ZCmrwRiC5fp+VXrRU&#10;3TTZdDz+lLXgS+dBqhDo9KEP8mWqr7WS+KR1UMiaglNvmFaf1l1cs+VC5HsvXFXLoQ3xD10YUVt6&#10;9FLqQaBgB1//UcrU0kMAjSMJJgOta6nSDDTNZPxmmm0lnEqzEDjBXWAK/6+sfDxu3bNn2H2FjgiM&#10;gLQu5IEO4zyd9ibu1CmjOEF4usCmOmQyXppP5/MxhSTFzg7Vya7XnQ/4TYFh0Si4J14SXOK4Cdin&#10;nlPiaxbWddMkbhr72wHV7E9UIne4fe04WtjtumGMHZQnms5DT3xwcl1TBxsR8Fl4Ypq6JvXiEy26&#10;gbbgMFicVeB//u085hMBFOWsJeUU3JK0OWu+WyLmy2Q2i0JLzuzj5yk5/jayu43Yg7kHkuaEfomT&#10;yYz52JxN7cG8ksRX8U0KCSvp5YLj2bzHXs30RaRarVISScsJ3Nitk7F0BDCi+9K9Cu8GCpDYe4Sz&#10;wkT+hok+N94MbnVA4iPRFOHtMSV6o0OyTEQPXyjq/tZPWdePvvwFAAD//wMAUEsDBBQABgAIAAAA&#10;IQBi8bHm3QAAAAsBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9BTsMwEEX3SNzBGiR21I5bojTEqVAL&#10;a6BwADce4pB4HMVuGzg97gqW8+fpz5tqM7uBnXAKnScF2UIAQ2q86ahV8PH+fFcAC1GT0YMnVPCN&#10;ATb19VWlS+PP9IanfWxZKqFQagU2xrHkPDQWnQ4LPyKl3aefnI5pnFpuJn1O5W7gUoicO91RumD1&#10;iFuLTb8/OgWFcC99v5avwa1+snu73fmn8Uup25v58QFYxDn+wXDRT+pQJ6eDP5IJbFCwzkWeUAVL&#10;IYFdALkqUnJISVZI4HXF//9Q/wIAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDYvapMDgIA&#10;ADAEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQBi8bHm&#10;3QAAAAsBAAAPAAAAAAAAAAAAAAAAAGgEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;cgUAAAAA&#10;" filled="f" stroked="f">
+          <v:textbox style="mso-next-textbox:#Cuadro de texto 12;mso-fit-shape-to-text:t">
+            <w:txbxContent>
+              <w:p w14:paraId="7691E61E" w14:textId="77777777" w:rsidR="003D1B5A" w:rsidRPr="00B27EEC" w:rsidRDefault="003D1B5A" w:rsidP="003D1B5A">
+                <w:pPr>
+                  <w:pStyle w:val="Encabezado"/>
+                  <w:spacing w:line="360" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Argentum Sans Light" w:hAnsi="Argentum Sans Light" w:cstheme="majorHAnsi"/>
+                    <w:i w:val="0"/>
+                    <w:iCs/>
+                    <w:noProof/>
+                    <w:color w:val="767171" w:themeColor="background2" w:themeShade="80"/>
+                    <w:sz w:val="14"/>
+                    <w:szCs w:val="72"/>
+                    <w:lang w:val="pt-BR"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00B27EEC">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Argentum Sans Light" w:hAnsi="Argentum Sans Light" w:cstheme="majorHAnsi"/>
+                    <w:i w:val="0"/>
+                    <w:iCs/>
+                    <w:noProof/>
+                    <w:color w:val="767171" w:themeColor="background2" w:themeShade="80"/>
+                    <w:sz w:val="14"/>
+                    <w:szCs w:val="72"/>
+                    <w:lang w:val="pt-BR"/>
+                  </w:rPr>
+                  <w:t xml:space="preserve">55 2 421308      </w:t>
+                </w:r>
+              </w:p>
+              <w:p w14:paraId="5635FE6A" w14:textId="77777777" w:rsidR="003D1B5A" w:rsidRPr="00B27EEC" w:rsidRDefault="003D1B5A" w:rsidP="003D1B5A">
+                <w:pPr>
+                  <w:pStyle w:val="Encabezado"/>
+                  <w:spacing w:line="360" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Argentum Sans Light" w:hAnsi="Argentum Sans Light" w:cstheme="majorHAnsi"/>
+                    <w:i w:val="0"/>
+                    <w:iCs/>
+                    <w:noProof/>
+                    <w:color w:val="767171" w:themeColor="background2" w:themeShade="80"/>
+                    <w:sz w:val="14"/>
+                    <w:szCs w:val="72"/>
+                    <w:lang w:val="pt-BR"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00B27EEC">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Argentum Sans Light" w:hAnsi="Argentum Sans Light" w:cstheme="majorHAnsi"/>
+                    <w:i w:val="0"/>
+                    <w:iCs/>
+                    <w:noProof/>
+                    <w:color w:val="767171" w:themeColor="background2" w:themeShade="80"/>
+                    <w:sz w:val="14"/>
+                    <w:szCs w:val="72"/>
+                    <w:lang w:val="pt-BR"/>
+                  </w:rPr>
+                  <w:t>Aníbal Pinto 1305</w:t>
+                </w:r>
+              </w:p>
+              <w:p w14:paraId="706E098A" w14:textId="77777777" w:rsidR="003D1B5A" w:rsidRPr="00B27EEC" w:rsidRDefault="003D1B5A" w:rsidP="003D1B5A">
+                <w:pPr>
+                  <w:pStyle w:val="Encabezado"/>
+                  <w:spacing w:line="360" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Argentum Sans Light" w:hAnsi="Argentum Sans Light" w:cstheme="majorHAnsi"/>
+                    <w:i w:val="0"/>
+                    <w:iCs/>
+                    <w:noProof/>
+                    <w:color w:val="767171" w:themeColor="background2" w:themeShade="80"/>
+                    <w:sz w:val="14"/>
+                    <w:szCs w:val="72"/>
+                    <w:lang w:val="pt-BR"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00B27EEC">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Argentum Sans Light" w:hAnsi="Argentum Sans Light" w:cstheme="majorHAnsi"/>
+                    <w:i w:val="0"/>
+                    <w:iCs/>
+                    <w:noProof/>
+                    <w:color w:val="767171" w:themeColor="background2" w:themeShade="80"/>
+                    <w:sz w:val="14"/>
+                    <w:szCs w:val="72"/>
+                    <w:lang w:val="pt-BR"/>
+                  </w:rPr>
+                  <w:t>oficinapartes@imtocopilla.cl</w:t>
+                </w:r>
+              </w:p>
+              <w:p w14:paraId="4870D597" w14:textId="77777777" w:rsidR="003D1B5A" w:rsidRPr="00B27EEC" w:rsidRDefault="003D1B5A" w:rsidP="003D1B5A">
+                <w:pPr>
+                  <w:pStyle w:val="Encabezado"/>
+                  <w:spacing w:line="360" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Argentum Sans" w:hAnsi="Argentum Sans" w:cstheme="majorHAnsi"/>
+                    <w:b/>
+                    <w:i w:val="0"/>
+                    <w:iCs/>
+                    <w:noProof/>
+                    <w:color w:val="003DA6"/>
+                    <w:sz w:val="14"/>
+                    <w:szCs w:val="72"/>
+                    <w:lang w:val="pt-BR"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00B27EEC">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Argentum Sans" w:hAnsi="Argentum Sans" w:cstheme="majorHAnsi"/>
+                    <w:b/>
+                    <w:i w:val="0"/>
+                    <w:iCs/>
+                    <w:noProof/>
+                    <w:color w:val="003DA6"/>
+                    <w:sz w:val="14"/>
+                    <w:szCs w:val="72"/>
+                    <w:lang w:val="pt-BR"/>
+                  </w:rPr>
+                  <w:t>www.imtocopilla.cl</w:t>
+                </w:r>
+              </w:p>
+            </w:txbxContent>
+          </v:textbox>
+        </v:shape>
+      </w:pict>
+    </w:r>
+    <w:r w:rsidR="003D1B5A">
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="es-CL"/>
+      </w:rPr>
+      <w:drawing>
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251656704" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1203AC4D" wp14:editId="1A609231">
+          <wp:simplePos x="0" y="0"/>
+          <wp:positionH relativeFrom="column">
+            <wp:posOffset>-1008439</wp:posOffset>
+          </wp:positionH>
+          <wp:positionV relativeFrom="paragraph">
+            <wp:posOffset>-378928</wp:posOffset>
+          </wp:positionV>
+          <wp:extent cx="3219450" cy="1381125"/>
+          <wp:effectExtent l="0" t="0" r="0" b="0"/>
+          <wp:wrapNone/>
+          <wp:docPr id="18" name="Imagen 18"/>
+          <wp:cNvGraphicFramePr>
+            <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+          </wp:cNvGraphicFramePr>
+          <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+              <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:nvPicPr>
+                  <pic:cNvPr id="10" name="Logo - Municipalidad Tocopilla_logo vertical color-04.png"/>
+                  <pic:cNvPicPr/>
+                </pic:nvPicPr>
+                <pic:blipFill>
+                  <a:blip r:embed="rId1" cstate="print">
+                    <a:extLst>
+                      <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                        <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                      </a:ext>
+                    </a:extLst>
+                  </a:blip>
+                  <a:stretch>
+                    <a:fillRect/>
+                  </a:stretch>
+                </pic:blipFill>
+                <pic:spPr>
+                  <a:xfrm>
+                    <a:off x="0" y="0"/>
+                    <a:ext cx="3219450" cy="1381125"/>
+                  </a:xfrm>
+                  <a:prstGeom prst="rect">
+                    <a:avLst/>
+                  </a:prstGeom>
+                </pic:spPr>
+              </pic:pic>
+            </a:graphicData>
+          </a:graphic>
+          <wp14:sizeRelH relativeFrom="margin">
+            <wp14:pctWidth>0</wp14:pctWidth>
+          </wp14:sizeRelH>
+          <wp14:sizeRelV relativeFrom="margin">
+            <wp14:pctHeight>0</wp14:pctHeight>
+          </wp14:sizeRelV>
+        </wp:anchor>
+      </w:drawing>
+    </w:r>
+    <w:r w:rsidR="003D1B5A">
+      <w:tab/>
+    </w:r>
+    <w:r w:rsidR="003D1B5A">
+      <w:tab/>
+    </w:r>
+  </w:p>
+  <w:p w14:paraId="193D3A02" w14:textId="77777777" w:rsidR="003D1B5A" w:rsidRDefault="003D1B5A">
+    <w:pPr>
+      <w:pStyle w:val="Encabezado"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="126FE2DF" w14:textId="77777777" w:rsidR="0002411B" w:rsidRDefault="0002411B">
+    <w:pPr>
+      <w:pStyle w:val="Encabezado"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:hdrShapeDefaults>
+    <o:shapedefaults v:ext="edit" spidmax="2054"/>
+    <o:shapelayout v:ext="edit">
+      <o:idmap v:ext="edit" data="1"/>
+    </o:shapelayout>
+  </w:hdrShapeDefaults>
+  <w:footnotePr>
+    <w:footnote w:id="-1"/>
+    <w:footnote w:id="0"/>
+  </w:footnotePr>
+  <w:endnotePr>
+    <w:endnote w:id="-1"/>
+    <w:endnote w:id="0"/>
+  </w:endnotePr>
   <w:compat>
     <w:useFELayout/>
-    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
-[...4 lines deleted...]
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
+    <w:compatSetting w:name="allowHyphenationAtTrackBottom" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00A87909"/>
+    <w:rsid w:val="0001548C"/>
+    <w:rsid w:val="0002411B"/>
+    <w:rsid w:val="00027D1D"/>
     <w:rsid w:val="00030161"/>
+    <w:rsid w:val="00041C9E"/>
+    <w:rsid w:val="00043677"/>
     <w:rsid w:val="000A66D3"/>
-    <w:rsid w:val="001010EA"/>
+    <w:rsid w:val="000C0E66"/>
+    <w:rsid w:val="000E01B2"/>
     <w:rsid w:val="00111EB6"/>
+    <w:rsid w:val="001243EC"/>
     <w:rsid w:val="001B1035"/>
+    <w:rsid w:val="001C6F11"/>
+    <w:rsid w:val="001D4BCE"/>
     <w:rsid w:val="001E6CF4"/>
+    <w:rsid w:val="002072DF"/>
+    <w:rsid w:val="00213243"/>
     <w:rsid w:val="002146D1"/>
     <w:rsid w:val="00225CC3"/>
+    <w:rsid w:val="00234F27"/>
+    <w:rsid w:val="00247D64"/>
     <w:rsid w:val="00251CB4"/>
+    <w:rsid w:val="0025351A"/>
+    <w:rsid w:val="00262F21"/>
+    <w:rsid w:val="00270488"/>
+    <w:rsid w:val="002763E9"/>
+    <w:rsid w:val="002A7972"/>
+    <w:rsid w:val="002D1419"/>
     <w:rsid w:val="002D4A5C"/>
+    <w:rsid w:val="002D4E6D"/>
+    <w:rsid w:val="00317B92"/>
     <w:rsid w:val="00322748"/>
+    <w:rsid w:val="003234E6"/>
     <w:rsid w:val="00344EAB"/>
+    <w:rsid w:val="00366E3A"/>
+    <w:rsid w:val="00385459"/>
     <w:rsid w:val="003A37B6"/>
+    <w:rsid w:val="003D1B5A"/>
+    <w:rsid w:val="003E203E"/>
+    <w:rsid w:val="003F79EB"/>
+    <w:rsid w:val="00470309"/>
+    <w:rsid w:val="0047351E"/>
+    <w:rsid w:val="00483343"/>
+    <w:rsid w:val="004A24F5"/>
+    <w:rsid w:val="004A6F5B"/>
     <w:rsid w:val="004C515B"/>
+    <w:rsid w:val="004C7B83"/>
+    <w:rsid w:val="004D24F2"/>
+    <w:rsid w:val="00522AF0"/>
+    <w:rsid w:val="00532FD0"/>
+    <w:rsid w:val="00550CDA"/>
+    <w:rsid w:val="005745CF"/>
+    <w:rsid w:val="00575CED"/>
+    <w:rsid w:val="00577754"/>
+    <w:rsid w:val="005A78E1"/>
+    <w:rsid w:val="005B2A60"/>
+    <w:rsid w:val="005E6361"/>
+    <w:rsid w:val="00646C16"/>
+    <w:rsid w:val="00652F18"/>
+    <w:rsid w:val="00662857"/>
     <w:rsid w:val="006632CB"/>
+    <w:rsid w:val="006647DE"/>
+    <w:rsid w:val="00674B24"/>
+    <w:rsid w:val="00683439"/>
+    <w:rsid w:val="00717CE3"/>
+    <w:rsid w:val="00782410"/>
+    <w:rsid w:val="00786E09"/>
+    <w:rsid w:val="007A746E"/>
+    <w:rsid w:val="007B3D41"/>
+    <w:rsid w:val="007C00AD"/>
+    <w:rsid w:val="007D1D43"/>
+    <w:rsid w:val="007E17CD"/>
     <w:rsid w:val="007E2008"/>
+    <w:rsid w:val="007F17A0"/>
+    <w:rsid w:val="008011DD"/>
+    <w:rsid w:val="00803584"/>
     <w:rsid w:val="00805AD2"/>
     <w:rsid w:val="00860716"/>
-    <w:rsid w:val="009655AE"/>
-    <w:rsid w:val="009D10B7"/>
+    <w:rsid w:val="008A4010"/>
+    <w:rsid w:val="008D4FD5"/>
+    <w:rsid w:val="008E39AD"/>
+    <w:rsid w:val="00951061"/>
     <w:rsid w:val="009E3D86"/>
+    <w:rsid w:val="009E7293"/>
+    <w:rsid w:val="00A0129B"/>
+    <w:rsid w:val="00A07822"/>
+    <w:rsid w:val="00A617F6"/>
     <w:rsid w:val="00A87909"/>
+    <w:rsid w:val="00AB2C09"/>
     <w:rsid w:val="00B116DC"/>
+    <w:rsid w:val="00B12B59"/>
+    <w:rsid w:val="00B27EEC"/>
     <w:rsid w:val="00B8174A"/>
     <w:rsid w:val="00BA4E22"/>
     <w:rsid w:val="00BD3E3D"/>
-    <w:rsid w:val="00C016C4"/>
+    <w:rsid w:val="00BD5863"/>
+    <w:rsid w:val="00BE7779"/>
     <w:rsid w:val="00C0530D"/>
+    <w:rsid w:val="00C40175"/>
+    <w:rsid w:val="00C501A0"/>
+    <w:rsid w:val="00C760AE"/>
+    <w:rsid w:val="00C82D1B"/>
+    <w:rsid w:val="00CC32A9"/>
+    <w:rsid w:val="00D1767B"/>
     <w:rsid w:val="00D2306C"/>
-    <w:rsid w:val="00E2553E"/>
+    <w:rsid w:val="00D2454E"/>
+    <w:rsid w:val="00DB4628"/>
+    <w:rsid w:val="00DE4CE5"/>
     <w:rsid w:val="00E333A9"/>
+    <w:rsid w:val="00E52119"/>
+    <w:rsid w:val="00E64E22"/>
     <w:rsid w:val="00E92ACD"/>
+    <w:rsid w:val="00EA3337"/>
     <w:rsid w:val="00EA4FA6"/>
+    <w:rsid w:val="00EC6404"/>
+    <w:rsid w:val="00EE7AFF"/>
+    <w:rsid w:val="00EF0B6C"/>
+    <w:rsid w:val="00F23E97"/>
+    <w:rsid w:val="00F40E3B"/>
+    <w:rsid w:val="00F52D1F"/>
+    <w:rsid w:val="00F61F4B"/>
+    <w:rsid w:val="00FA2658"/>
+    <w:rsid w:val="00FC73D1"/>
+    <w:rsid w:val="00FF01C4"/>
+    <w:rsid w:val="00FF29CC"/>
+    <w:rsid w:val="00FF6855"/>
+    <w:rsid w:val="41BE8604"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="es-ES" w:eastAsia="zh-CN"/>
+  <w:themeFontLang w:val="es-ES" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="1026"/>
+    <o:shapedefaults v:ext="edit" spidmax="2054"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="16D61F7C"/>
   <w15:docId w15:val="{8B32C35C-C154-4175-9BA5-D0F05F9AA06D}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -3263,50 +5431,51 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
+    <w:rsid w:val="00E64E22"/>
     <w:pPr>
       <w:spacing w:after="4" w:line="267" w:lineRule="auto"/>
       <w:ind w:left="10" w:hanging="10"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
       <w:i/>
       <w:color w:val="000000"/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Fuentedeprrafopredeter">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Tablanormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
@@ -3316,62 +5485,160 @@
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Sinlista">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="TableGrid">
     <w:name w:val="TableGrid"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
+  <w:style w:type="table" w:styleId="Tablaconcuadrcula">
+    <w:name w:val="Table Grid"/>
+    <w:basedOn w:val="Tablanormal"/>
+    <w:uiPriority w:val="39"/>
+    <w:rsid w:val="00470309"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Encabezado">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="EncabezadoCar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="003D1B5A"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4419"/>
+        <w:tab w:val="right" w:pos="8838"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="EncabezadoCar">
+    <w:name w:val="Encabezado Car"/>
+    <w:basedOn w:val="Fuentedeprrafopredeter"/>
+    <w:link w:val="Encabezado"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="003D1B5A"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+      <w:i/>
+      <w:color w:val="000000"/>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Piedepgina">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="PiedepginaCar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="003D1B5A"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4419"/>
+        <w:tab w:val="right" w:pos="8838"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="PiedepginaCar">
+    <w:name w:val="Pie de página Car"/>
+    <w:basedOn w:val="Fuentedeprrafopredeter"/>
+    <w:link w:val="Piedepgina"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="003D1B5A"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+      <w:i/>
+      <w:color w:val="000000"/>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:divs>
+    <w:div w:id="839278716">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+  </w:divs>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+</file>
+
+<file path=word/_rels/footer2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
+</file>
+
+<file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -3625,75 +5892,76 @@
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+</file>
+
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+</file>
+
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{AFC136E3-9591-4EA5-97C5-0E52DBB2C23C}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>1</Pages>
-[...1 lines deleted...]
-  <Characters>1996</Characters>
+  <Pages>4</Pages>
+  <Words>353</Words>
+  <Characters>2115</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>16</Lines>
-  <Paragraphs>4</Paragraphs>
+  <Lines>352</Lines>
+  <Paragraphs>37</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
-  <HeadingPairs>
-[...13 lines deleted...]
-  </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2354</CharactersWithSpaces>
+  <CharactersWithSpaces>2431</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Johana Varas Gaete</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>